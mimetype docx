--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -12,63 +12,69 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kevin Morel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chercheur en agronomie à INRAE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -100,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1467,248 +1473,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of large-scale cereal farms through vegetables to meet urban demand in the Paris city-region: strategies and needs</w:t>
+                <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a case-study in the Parisian region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Mussillon</w:t>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1356, pp.353-358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1356.43⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 1356, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1356.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813355v2</w:t>
+                <w:t xml:space="preserve">hal-03765968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a case-study in the Parisian region</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversification of large-scale cereal farms through vegetables to meet urban demand in the Paris city-region: strategies and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+                <w:t xml:space="preserve">Hector Mussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1356, pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2022, 1356, pp.353-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1356.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1356.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765968v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on structure and farming practices of French organic vegetable farms, with focus on the use of inputs and the socio-economic context</w:t>
               </w:r>
@@ -2670,213 +2676,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des ruptures, quels horizons ?</w:t>
+                <w:t xml:space="preserve">Agroforestry market gardening: a strategic choice to improve sustainability in agroecological transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Morel</w:t>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bellec-Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Agricultural Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.43-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939435v1</w:t>
+                <w:t xml:space="preserve">hal-02618749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry market gardening: a strategic choice to improve sustainability in agroecological transition?</w:t>
+                <w:t xml:space="preserve">Au-delà des ruptures, quels horizons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Leger Léger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Warlop</w:t>
+                <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Extension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 234-235 (2), pp.313-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.234.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618749v1</w:t>
+                <w:t xml:space="preserve">hal-02939435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating incomes of radical organic farms with MERLIN: A grounded modelling approach for French microfarms</w:t>
               </w:r>
@@ -2888,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 161, pp.89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2966,51 +2972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer de monde ? La contribution de la ZAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 234-235 (2), pp.287-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3038,200 +3044,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installation collective néo-paysanne : ensemble vers d'autres modèles</w:t>
+                <w:t xml:space="preserve">Design agricole inspiré de la permaculture : expérience d’une micro-ferme de l’Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.79-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939408v1</w:t>
+                <w:t xml:space="preserve">halshs-02103541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design agricole inspiré de la permaculture : expérience d’une micro-ferme de l’Ouest de la France</w:t>
+                <w:t xml:space="preserve">Installation collective néo-paysanne : ensemble vers d'autres modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 234-235 (2), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.234.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02103541v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small can be beautiful for organic market gardens: an exploration of the economic viability of French microfarms using MERLIN</w:t>
               </w:r>
@@ -3243,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 158, pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3321,51 +3327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permaculture (point de vue 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafter Sass Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3736,51 +3742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework for alternative farmers' strategic choices: The case of French organic market gardening microfarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (5), pp.466-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3974,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.G. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1137 (1137), pp.267-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4368,590 +4374,456 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 215, pp.247 - 256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647234v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-02643033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafter Ferguson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-21964-1.00025-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources pour concevoir ou accompagner la conception de microfermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.180-182, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les permaculteurs : du rêve aborigène à l’ingénierie du jardin d’Eden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Esprits Scientifiques. Savoir et croyances dans les agricultures alternatives. Ouvrage collage collectif sous la direction de Jean Foyer, Aurélie Choné, Valérie Boisvert.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Editions, Université Grenoble Alpes., 2022, 978-2-37747-309-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des formes d'agriculture urbaine et de leurs modèles économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre, accompagner et outiller les acteurs de l'agriculture urbaine. Contributions de la recherche, (Quae, 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.1-12, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4970,316 +4842,316 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafter Sass Ferguson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ecology, 2nd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.559-567, 2019, 9780124095489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.10598-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promenons-nous dans le monde de la permaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Traité Rustica de la Permaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rustica Editions, pp.272-339, 2018, 2815309955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfermes : un regard de chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permaculture &amp; agroécologie : créer sa micro-ferme - Le guide-témoignage pour lancer sa micro-ferme productive, rentable, et bénéfique à l'environnement et aux hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rustica Editions, 2017, 978-2-8153-0926-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du bénévolat, de l'implication des consommateurs et de la récupération de matériel sur la viabilité économique des microfermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collectifs en agriculture bio : Entre idéalisation et réalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 195 p., 2017, 979-10-275-0147-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5289,146 +5161,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler mieux avec des sols fertiles en maraîchage bio : retour sur 5 ans d’essai en fermes et en station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Adamko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre est notre Métier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FNAB, Sep 2024, Retiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital decision-support tools for designing agroecological farms? Reflections inspired by the multi-actor development of an online software for vegetable growers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5470,276 +5342,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Farming System Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes horticoles diversifiés: une complexité à gérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes agricoles diversifiés : état des lieux et perspectives de recherche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de matières organiques locales dans les pratiques agricoles : cas d'une diversité de systèmes légumiers en contexte périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre VivAgriLab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5748,119 +5620,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grassely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5915,194 +5787,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCA FOODS: 13th International Conference on Life Cycle Assessment of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a casestudy in the Parisian region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticulture Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des acteurs de terrain dans la co conception des outils numériques pour le partage de connaissances agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6131,911 +6003,911 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement d'échelle de l'agriculture biologique et agroécologie : Enjeux, rôles, opportunités et limites du numérique pour le partage de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Elzeard; L'assemblée des Noues; MESCLUN, Nov 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité d'un verger maraîcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Vergers-Maraîchers, Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déchet urbain, une ressource matière pour l’hinterland : Cas des matières organiques pour les systèmes maraîchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Boros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilisation de ressources et flux de matière et d'énergie des espaces de production des villes vers l'hinterland. Cycle de séminaires MOSAIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Beyond Competition in Crop Diversification Niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Koole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Crop Diversification,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DiverIMPACTS, Sep 2019, Budapest, Hungary. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting crop diversification within or outside the dominant agro-food regime: different barriers for different strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Revoyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design d’une exploitation agricole dans une transition territoriale intégrée. Exemple d’une ferme de l’Ouest en permaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemp, a borderline crop to diversify Sicilian food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Dara Guccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens du Pradel 9ième édition,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945806v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemp, a borderline crop to diversify Sicilian food systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design d’une exploitation agricole dans une transition territoriale intégrée. Exemple d’une ferme de l’Ouest en permaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Crop Diversification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entretiens du Pradel 9ième édition,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pradel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945774v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les permacultures: du rêve aborigène à l'ingénierie du jardin d'Eden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientificité et spiritualité dans les agricultures alternatives, Journées d’études à l’Université de Lausanne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry market gardening: a strategic choice to improve sustainability in agroecological transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bellec-Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA, International Farming Systems Association, Autriche., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses et réflexions autour de la portée de l’expérience du Bec Hellouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Belgian Agroecology Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of added value in direct selling microfarms: a quantitative exploration through modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7051,224 +6923,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Agroecology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). BEL., Oct 2016, Ghent, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importer le rêve aborigène dans l’espace agricoleoccidental: transformations et (ré)-appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international transdisciplinaire “Rêve et Espace”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal, Sep 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social anchoring in the community and the design of viable organic market gardening microfarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to manage crop planning complexity in very diversified direct selling farming systems: the example of organic market gardeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7284,113 +7156,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium for Farming Systems Design (FSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compromis production-environnement de deux systèmes bovins naisseurs herbagers aux stratégies fourragères et zootechniques contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Farrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7409,73 +7281,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model to grasp the complexity of agroecological microfarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7491,87 +7363,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Belgian Agroecology Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compromis performances de production et impacts environnementaux : méthode et analyse des résultats dans les élevages bovin allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sindy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7612,51 +7484,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ièmes Rencontres Recherche Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7666,100 +7538,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité des microfermes maraîchères biologiques. Une étude inductive combinant méthodes qualitatives et modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLA023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7769,51 +7641,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMALEG: Adaptation des productions légumières au changement climatique. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Touili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7835,382 +7707,382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la covid-19 sur les exploitations de production de légumes. Synthèse d’un travail exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale dehulling of buckwheat Report of farm visits in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UCL Belgique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décorticage du sarrasin à petite échelle Rapport d'une visite de fermes dans l'Ouest de la France (Mars 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UCL Belgique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité des microfermes maraîchères biologiques. Diffusion des principaux résultats de thèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRA; AgroParisTech; Université Paris-Saclay. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930607v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, mise en œuvre et analyse des potentialités du rami fourrager : un jeu de plateau pour la conception collective de systèmes fourrager. Mémoire pour l'obtention du diplôme d'ingénieur agronome AgroParisTech.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] AgroParisTech; Institut de l'Elevage (IDELE). 2012, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8220,383 +8092,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory organization to create both new buckwheat populations and affordable dehulling equipment in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Néau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Organic Seed Growers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Corvallis, Oregon, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PArtage, interopérabilité et mobilisation des COnnaissances par le Numérique pour la (re)conception de fermes biologiques (PACON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Métabio: changement d'échelle de l'AB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Saint Malo, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will carrots and lettuces thrive in peri-urban wheat fields ? Strategies, and needs to support horticultural diversification for large-scale cereal farmers Knowledge needed to support vegetable diversification of peri-urban cereal farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Mussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of vegetable farmers to climate change in the Parisian region: a participatory approach using climate data Climate change is challenging vegetable production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8625,73 +8497,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. , 1p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital technology to support organic growers ? « Pépinière »: a web app to help designing complex vegetable production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8700,287 +8572,287 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconcilier viabilité économique et aspirations socio- écologiques pour les microfermes de Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheur "Systèmes Alimentaires et Villes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing crop planing complexity on diversified sellin farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an organic market garden without motorization be viable through holistic thinking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9009,51 +8881,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9063,91 +8935,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pistes et ressources pour concevoir une formation autour de l'installation en microfermes maraîchères biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9157,51 +9029,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier fertilité, autonomie et travail en maraîchage biologique : expérimentation de systèmes de cultures innovants dans le projet PERSYST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9249,73 +9121,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031252v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital decision-support tools for designing agroecological farms? Reflections inspired by the multi-actor development of an online software for vegetable growers in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9350,73 +9222,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of farm type and functional unit on environmental impacts of organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9468,280 +9340,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfermes des villes, microfermes des champs ? Des concepts en évolution. Travail en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ferme maraîchère biologique viable sans motorisation? Le cas d'une approche holistique inspirée par la permaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200636v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment aborder les choix stratégiques des paysans alternatifs ? Le cas des microfermes maraîchères biologiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165181v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9751,51 +9623,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “What do vegetable farmers expect from climate services to adapt to climate change by 2060? A case study from the Parisian region” [Clim. Serv. 34 (2024) 100474]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Touili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9820,430 +9692,430 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.100510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cliser.2024.100510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'auto-évaluation environnementale en maraîchage: PépiScore (Pépinière-MESCLUN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/ZA4CFO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire durablement et alimenter les villes en légumes. Des défis pour le maraîchage périurbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faloya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques, agroécologie et relations à la nature. Réflexions et perspectives issues du groupe GIRAF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Boeraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10390,51 +10262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pelois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko-Sevestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Barillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moritz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art07" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Riviere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice De Lapparent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art05" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art05-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cartau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103703" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.59" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813355v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mussillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.43" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229910" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dara Guccione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec-Gauche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EK039O" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stilmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Vanwindekens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rossing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0487-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0313" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bellec-Gauche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0153" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Sass Ferguson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.02.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178832v4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;gan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.47" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1140695" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farri&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622781742190508E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kph6-vm20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094881v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Ferguson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00025-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742154v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780124095489105986" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10598-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/agriculture-biologique/5266-les-collectifs-en-agriculture-bio-9791027501472.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750371v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945762v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945806v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dehondt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.10.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bellec-Gauche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945988v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508873v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945974v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743439v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945993v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945981v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02801554v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLA023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986180v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037881v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jumel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946860v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946856v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930607v5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;au" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gu&#233;guen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765977v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765985v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077392v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaporte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121743v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031252v3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108498v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200636v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;gan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165181v6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100510" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278904v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castanier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZA4CFO" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946007v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Visser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hautier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pelois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko-Sevestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Barillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moritz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art07" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Riviere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice De Lapparent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art05" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art05-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cartau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103703" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.59" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813355v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mussillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.43" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229910" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dara Guccione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec-Gauche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EK039O" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stilmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Vanwindekens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rossing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0487-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bellec-Gauche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0313" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Sass Ferguson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.02.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178832v4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;gan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.47" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1140695" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farri&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622781742190508E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Ferguson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00025-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780124095489105986" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10598-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/agriculture-biologique/5266-les-collectifs-en-agriculture-bio-9791027501472.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128542v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.10.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dehondt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945791v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bellec-Gauche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743991v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02801554v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLA023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986180v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037881v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jumel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930607v5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;au" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gu&#233;guen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765985v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaporte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121743v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031252v3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342018v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200636v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;gan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165181v6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100510" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castanier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZA4CFO" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281088v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Visser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hautier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>