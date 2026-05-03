--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kevin Morel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Chercheur en agronomie à INRAE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -521,295 +521,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche technico-économique de la viabilité en maraîchage biologique sur petite surface</w:t>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Riviere</w:t>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Conseil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Morel</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice De Lapparent</w:t>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Berry</w:t>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art05⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591422v1</w:t>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche technico-économique de la viabilité en maraîchage biologique sur petite surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Simon Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Mathieu Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Alice De Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Dominique Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.66 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do vegetable farmers expect from climate services to adapt to climate change by 2060? A case study from the Parisian region</w:t>
               </w:r>
@@ -912,103 +912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A technical and economic approach to the viability of small-scale organic market gardening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.61-76. </w:t>
@@ -1239,261 +1239,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of contrasted French organic vegetable farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">Adaptation of vegetable farmers to climate change in the Parisian region: a participatory approach using climate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Touili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1355, pp.209-216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.27⟩</w:t>
+              <w:t xml:space="preserve">, 2022, ISHS Acta Horticulturae 1355, 1355, pp.463-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936670v1</w:t>
+                <w:t xml:space="preserve">hal-03765989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of vegetable farmers to climate change in the Parisian region: a participatory approach using climate data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Touili</w:t>
+                <w:t xml:space="preserve">Environmental assessment of contrasted French organic vegetable farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine C. Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Morel</w:t>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, ISHS Acta Horticulturae 1355, 1355, pp.463-468. </w:t>
+              <w:t xml:space="preserve">, 2022, 1355, pp.209-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765989v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a case-study in the Parisian region</w:t>
               </w:r>
@@ -1847,51 +1847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 371, pp.36-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,473 +2014,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovating within or outside dominant food systems? Different challenges for contrasting crop diversification strategies in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An action-research exploration of value chain development from field to consumer based on organic hempseed oil in Sicily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Revoyron</w:t>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Giovanni Dara Guccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe V. Baret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Canali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Iocola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229910⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536917v1</w:t>
+                <w:t xml:space="preserve">hal-02985304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An action-research exploration of value chain development from field to consumer based on organic hempseed oil in Sicily</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Dara Guccione</w:t>
+                <w:t xml:space="preserve">Innovating within or outside dominant food systems? Different challenges for contrasting crop diversification strategies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Canali</w:t>
+                <w:t xml:space="preserve">Eva Revoyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Iocola</w:t>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Antier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe V. Baret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, 12 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), 24 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2020049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985304v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets néo-paysans de microfermes en France : quelles visions et quelles pratiques agricoles alternatives ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Morel</w:t>
+                <w:t xml:space="preserve">Agroforesterie maraîchère : un choix stratégique pour garantir une durabilité en transition agroécologique ? Expériences issues du projet SMART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellec-Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.6072⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.259-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/EK039O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939043v1</w:t>
+                <w:t xml:space="preserve">hal-02185871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforesterie maraîchère : un choix stratégique pour garantir une durabilité en transition agroécologique ? Expériences issues du projet SMART</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Warlop</w:t>
+                <w:t xml:space="preserve">Les projets néo-paysans de microfermes en France : quelles visions et quelles pratiques agricoles alternatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71, pp.259-273. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (4), pp.659-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/EK039O⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bagf.6072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185871v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification des systèmes de cultures : les défis</w:t>
               </w:r>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Vanwindekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Revoyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rossing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2585,438 +2585,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling economic viability and socio-ecological aspirations in London urban microfarms</w:t>
+                <w:t xml:space="preserve">Agroforestry market gardening: a strategic choice to improve sustainability in agroecological transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Chang</w:t>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bellec-Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Agricultural Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.43-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155164v1</w:t>
+                <w:t xml:space="preserve">hal-02618749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry market gardening: a strategic choice to improve sustainability in agroecological transition?</w:t>
+                <w:t xml:space="preserve">Au-delà des ruptures, quels horizons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Leger Léger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Warlop</w:t>
+                <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Extension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 234-235 (2), pp.313-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.234.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618749v1</w:t>
+                <w:t xml:space="preserve">hal-02939435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des ruptures, quels horizons ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Morel</w:t>
+                <w:t xml:space="preserve">Simulating incomes of radical organic farms with MERLIN: A grounded modelling approach for French microfarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.234.0313⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939435v1</w:t>
+                <w:t xml:space="preserve">hal-02939224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating incomes of radical organic farms with MERLIN: A grounded modelling approach for French microfarms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling economic viability and socio-ecological aspirations in London urban microfarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 161, pp.89-101. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0487-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939224v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer de monde ? La contribution de la ZAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 234-235 (2), pp.287-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3236,64 +3236,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small can be beautiful for organic market gardens: an exploration of the economic viability of French microfarms using MERLIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 158, pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3327,51 +3327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permaculture (point de vue 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafter Sass Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,490 +3485,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of cow-calf beef systems with contrasted grassland management and animal production strategies in the Massif central, France</w:t>
+                <w:t xml:space="preserve">Can an organic market garden without motorization be viable through holistic thinking? The case of a permaculture farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Farrie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1137, pp.343-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1137.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636222v1</w:t>
+                <w:t xml:space="preserve">hal-01178832v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an organic market garden without motorization be viable through holistic thinking? The case of a permaculture farm</w:t>
+                <w:t xml:space="preserve">A conceptual framework for alternative farmers' strategic choices: The case of French organic market gardening microfarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Léger</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1137.47⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (5), pp.466-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2016.1140695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178832v4</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for alternative farmers' strategic choices: The case of French organic market gardening microfarms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concilier production et environnement dans les systèmes bovin viande du Centre de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Devun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (5), pp.466-492. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.203-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2016.1140695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.4622781742190508E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939297v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier production et environnement dans les systèmes bovin viande du Centre de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impacts of cow-calf beef systems with contrasted grassland management and animal production strategies in the Massif central, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Devun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Farrié</w:t>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.203-214. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.133-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4622781742190508E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652901v1</w:t>
+                <w:t xml:space="preserve">hal-02636222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social anchoring in the community and the design of viable organic market gardening microfarms</w:t>
               </w:r>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.G. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1137 (1137), pp.267-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4395,912 +4395,1011 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Town microfarms, country microfarms in fields: Innovative Systems in contrasting territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Martin (AgroParisTech), Solène Pissonnier (AgroParisTech). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2024, </w:t>
+              <w:t xml:space="preserve">Farms and Territory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-21964-1.00025-2⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISTE, Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-113, 2025, 9781789452266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094881v1</w:t>
+                <w:t xml:space="preserve">hal-05594246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources pour concevoir ou accompagner la conception de microfermes</w:t>
+                <w:t xml:space="preserve">Permaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafter Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-21964-1.00025-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174115v1</w:t>
+                <w:t xml:space="preserve">hal-05094881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les permaculteurs : du rêve aborigène à l’ingénierie du jardin d’Eden</w:t>
+                <w:t xml:space="preserve">Ressources pour concevoir ou accompagner la conception de microfermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Esprits Scientifiques. Savoir et croyances dans les agricultures alternatives. Ouvrage collage collectif sous la direction de Jean Foyer, Aurélie Choné, Valérie Boisvert.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA Editions, Université Grenoble Alpes., 2022, 978-2-37747-309-0</w:t>
+              <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.180-182, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593170v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des formes d'agriculture urbaine et de leurs modèles économiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les permaculteurs : du rêve aborigène à l’ingénierie du jardin d’Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre, accompagner et outiller les acteurs de l'agriculture urbaine. Contributions de la recherche, (Quae, 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.1-12, 2022</w:t>
+              <w:t xml:space="preserve">Les Esprits Scientifiques. Savoir et croyances dans les agricultures alternatives. Ouvrage collage collectif sous la direction de Jean Foyer, Aurélie Choné, Valérie Boisvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions, Université Grenoble Alpes., 2022, 978-2-37747-309-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767150v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité des formes d'agriculture urbaine et de leurs modèles économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">QUAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Ecology, 2nd edition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comprendre, accompagner et outiller les acteurs de l'agriculture urbaine. Contributions de la recherche, (Quae, 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.1-12, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742154v1</w:t>
+                <w:t xml:space="preserve">hal-03767150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promenons-nous dans le monde de la permaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Morel</w:t>
+                <w:t xml:space="preserve">Permaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafter Sass Ferguson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Traité Rustica de la Permaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Ecology, 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.559-567, 2019, 9780124095489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.10598-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939482v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfermes : un regard de chercheur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Promenons-nous dans le monde de la permaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permaculture &amp; agroécologie : créer sa micro-ferme - Le guide-témoignage pour lancer sa micro-ferme productive, rentable, et bénéfique à l'environnement et aux hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rustica Editions, 2017, 978-2-8153-0926-4</w:t>
+              <w:t xml:space="preserve">Le Traité Rustica de la Permaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rustica Editions, pp.272-339, 2018, 2815309955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939510v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du bénévolat, de l'implication des consommateurs et de la récupération de matériel sur la viabilité économique des microfermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collectifs en agriculture bio : Entre idéalisation et réalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 195 p., 2017, 979-10-275-0147-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educagri</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 195 p., 2017, 979-10-275-0147-2</w:t>
+                <w:t xml:space="preserve">hal-02787758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfermes : un regard de chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permaculture &amp; agroécologie : créer sa micro-ferme - Le guide-témoignage pour lancer sa micro-ferme productive, rentable, et bénéfique à l'environnement et aux hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rustica Editions, 2017, 978-2-8153-0926-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787758v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler mieux avec des sols fertiles en maraîchage bio : retour sur 5 ans d’essai en fermes et en station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Adamko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre est notre Métier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FNAB, Sep 2024, Retiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital decision-support tools for designing agroecological farms? Reflections inspired by the multi-actor development of an online software for vegetable growers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5342,155 +5441,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Farming System Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes horticoles diversifiés: une complexité à gérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes agricoles diversifiés : état des lieux et perspectives de recherche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de matières organiques locales dans les pratiques agricoles : cas d'une diversité de systèmes légumiers en contexte périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5545,315 +5644,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre VivAgriLab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">LCA FOODS: 13th International Conference on Life Cycle Assessment of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766007v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grassely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA FOODS: 13th International Conference on Life Cycle Assessment of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930547v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a casestudy in the Parisian region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5908,73 +6007,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticulture Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des acteurs de terrain dans la co conception des outils numériques pour le partage de connaissances agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6003,142 +6102,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement d'échelle de l'agriculture biologique et agroécologie : Enjeux, rôles, opportunités et limites du numérique pour le partage de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Elzeard; L'assemblée des Noues; MESCLUN, Nov 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité d'un verger maraîcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Vergers-Maraîchers, Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déchet urbain, une ressource matière pour l’hinterland : Cas des matières organiques pour les systèmes maraîchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6193,721 +6292,721 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilisation de ressources et flux de matière et d'énergie des espaces de production des villes vers l'hinterland. Cycle de séminaires MOSAIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Beyond Competition in Crop Diversification Niches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design d’une exploitation agricole dans une transition territoriale intégrée. Exemple d’une ferme de l’Ouest en permaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Baret</w:t>
+                <w:t xml:space="preserve">Jérôme Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Crop Diversification,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DiverIMPACTS, Sep 2019, Budapest, Hungary. 3 p</w:t>
+              <w:t xml:space="preserve">Entretiens du Pradel 9ième édition,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pradel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945762v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting crop diversification within or outside the dominant agro-food regime: different barriers for different strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Moving Beyond Competition in Crop Diversification Niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Koole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Grin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 21 p</w:t>
+              <w:t xml:space="preserve">Conference on Crop Diversification,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DiverIMPACTS, Sep 2019, Budapest, Hungary. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453498v1</w:t>
+                <w:t xml:space="preserve">hal-02945762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemp, a borderline crop to diversify Sicilian food systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Morel</w:t>
+                <w:t xml:space="preserve">Supporting crop diversification within or outside the dominant agro-food regime: different barriers for different strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Revoyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Crop Diversification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 21 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945774v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design d’une exploitation agricole dans une transition territoriale intégrée. Exemple d’une ferme de l’Ouest en permaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemp, a borderline crop to diversify Sicilian food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Dara Guccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens du Pradel 9ième édition,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945806v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les permacultures: du rêve aborigène à l'ingénierie du jardin d'Eden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientificité et spiritualité dans les agricultures alternatives, Journées d’études à l’Université de Lausanne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry market gardening: a strategic choice to improve sustainability in agroecological transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bellec-Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA, International Farming Systems Association, Autriche., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses et réflexions autour de la portée de l’expérience du Bec Hellouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Belgian Agroecology Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of added value in direct selling microfarms: a quantitative exploration through modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6923,612 +7022,612 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Agroecology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). BEL., Oct 2016, Ghent, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importer le rêve aborigène dans l’espace agricoleoccidental: transformations et (ré)-appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international transdisciplinaire “Rêve et Espace”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal, Sep 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social anchoring in the community and the design of viable organic market gardening microfarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to manage crop planning complexity in very diversified direct selling farming systems: the example of organic market gardeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium for Farming Systems Design (FSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compromis production-environnement de deux systèmes bovins naisseurs herbagers aux stratégies fourragères et zootechniques contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model to grasp the complexity of agroecological microfarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Belgian Agroecology Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compromis performances de production et impacts environnementaux : méthode et analyse des résultats dans les élevages bovin allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sindy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Devun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ièmes Rencontres Recherche Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7538,100 +7637,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité des microfermes maraîchères biologiques. Une étude inductive combinant méthodes qualitatives et modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLA023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7641,51 +7740,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMALEG: Adaptation des productions légumières au changement climatique. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Touili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7707,382 +7806,382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la covid-19 sur les exploitations de production de légumes. Synthèse d’un travail exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale dehulling of buckwheat Report of farm visits in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UCL Belgique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décorticage du sarrasin à petite échelle Rapport d'une visite de fermes dans l'Ouest de la France (Mars 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UCL Belgique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité des microfermes maraîchères biologiques. Diffusion des principaux résultats de thèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRA; AgroParisTech; Université Paris-Saclay. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930607v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, mise en œuvre et analyse des potentialités du rami fourrager : un jeu de plateau pour la conception collective de systèmes fourrager. Mémoire pour l'obtention du diplôme d'ingénieur agronome AgroParisTech.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] AgroParisTech; Institut de l'Elevage (IDELE). 2012, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8092,301 +8191,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory organization to create both new buckwheat populations and affordable dehulling equipment in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Néau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Organic Seed Growers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Corvallis, Oregon, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PArtage, interopérabilité et mobilisation des COnnaissances par le Numérique pour la (re)conception de fermes biologiques (PACON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Métabio: changement d'échelle de l'AB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Saint Malo, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will carrots and lettuces thrive in peri-urban wheat fields ? Strategies, and needs to support horticultural diversification for large-scale cereal farmers Knowledge needed to support vegetable diversification of peri-urban cereal farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8402,73 +8501,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of vegetable farmers to climate change in the Parisian region: a participatory approach using climate data Climate change is challenging vegetable production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8497,73 +8596,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. , 1p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital technology to support organic growers ? « Pépinière »: a web app to help designing complex vegetable production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8572,360 +8671,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconcilier viabilité économique et aspirations socio- écologiques pour les microfermes de Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheur "Systèmes Alimentaires et Villes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing crop planing complexity on diversified sellin farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an organic market garden without motorization be viable through holistic thinking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8935,91 +9034,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pistes et ressources pour concevoir une formation autour de l'installation en microfermes maraîchères biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9029,51 +9128,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier fertilité, autonomie et travail en maraîchage biologique : expérimentation de systèmes de cultures innovants dans le projet PERSYST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9121,73 +9220,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031252v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital decision-support tools for designing agroecological farms? Reflections inspired by the multi-actor development of an online software for vegetable growers in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9222,100 +9321,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of farm type and functional unit on environmental impacts of organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9340,280 +9439,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfermes des villes, microfermes des champs ? Des concepts en évolution. Travail en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ferme maraîchère biologique viable sans motorisation? Le cas d'une approche holistique inspirée par la permaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200636v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment aborder les choix stratégiques des paysans alternatifs ? Le cas des microfermes maraîchères biologiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165181v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9623,51 +9722,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “What do vegetable farmers expect from climate services to adapt to climate change by 2060? A case study from the Parisian region” [Clim. Serv. 34 (2024) 100474]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Touili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9692,430 +9791,430 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.100510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cliser.2024.100510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'auto-évaluation environnementale en maraîchage: PépiScore (Pépinière-MESCLUN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/ZA4CFO⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire durablement et alimenter les villes en légumes. Des défis pour le maraîchage périurbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faloya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques, agroécologie et relations à la nature. Réflexions et perspectives issues du groupe GIRAF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boeraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10262,51 +10361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pelois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko-Sevestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Barillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moritz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art07" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Riviere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice De Lapparent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art05" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art05-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cartau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103703" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.59" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813355v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mussillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.43" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229910" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dara Guccione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec-Gauche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EK039O" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stilmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Vanwindekens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rossing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0487-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bellec-Gauche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0313" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Sass Ferguson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.02.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178832v4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;gan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.47" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1140695" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farri&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622781742190508E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Ferguson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00025-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780124095489105986" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10598-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/agriculture-biologique/5266-les-collectifs-en-agriculture-bio-9791027501472.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128542v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.10.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dehondt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945791v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bellec-Gauche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743991v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02801554v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLA023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986180v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037881v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jumel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930607v5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;au" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gu&#233;guen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765985v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaporte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121743v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031252v3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342018v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200636v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;gan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165181v6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100510" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castanier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZA4CFO" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281088v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Visser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hautier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pelois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko-Sevestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Barillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moritz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art07" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Riviere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice De Lapparent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art05" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art05-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cartau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103703" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.59" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813355v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mussillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.43" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dara Guccione" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Baret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229910" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec-Gauche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EK039O" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stilmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Vanwindekens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rossing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bellec-Gauche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0313" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0487-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Sass Ferguson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178832v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;gan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.47" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1140695" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farri&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622781742190508E12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.02.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2280" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Ferguson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00025-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780124095489105986" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10598-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/agriculture-biologique/5266-les-collectifs-en-agriculture-bio-9791027501472.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939510v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dehondt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.10.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319381v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bellec-Gauche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508873v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743439v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02801554v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLA023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986180v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jumel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946860v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946856v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930607v5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939677v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;au" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gu&#233;guen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765977v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765985v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077392v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaporte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951949v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559713v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121743v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031252v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108498v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200636v3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;gan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165181v6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100510" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castanier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZA4CFO" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Visser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hautier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>