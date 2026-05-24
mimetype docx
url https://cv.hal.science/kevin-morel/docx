--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2585,317 +2585,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry market gardening: a strategic choice to improve sustainability in agroecological transition?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating incomes of radical organic farms with MERLIN: A grounded modelling approach for French microfarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Extension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618749v1</w:t>
+                <w:t xml:space="preserve">hal-02939224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des ruptures, quels horizons ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroforestry market gardening: a strategic choice to improve sustainability in agroecological transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Morel</w:t>
+                <w:t xml:space="preserve">Agnes Bellec-Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Agricultural Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.43-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939435v1</w:t>
+                <w:t xml:space="preserve">hal-02618749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating incomes of radical organic farms with MERLIN: A grounded modelling approach for French microfarms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+                <w:t xml:space="preserve">Au-delà des ruptures, quels horizons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 161, pp.89-101. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 234-235 (2), pp.313-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.234.0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939224v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling economic viability and socio-ecological aspirations in London urban microfarms</w:t>
               </w:r>
@@ -2972,51 +2972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer de monde ? La contribution de la ZAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 234-235 (2), pp.287-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.G. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1137 (1137), pp.267-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4395,862 +4395,944 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Town microfarms, country microfarms in fields: Innovative Systems in contrasting territories</w:t>
+                <w:t xml:space="preserve">Microfermes des villes, microfermes des champs : des systèmes innovants dans des territoires contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farms and Territory</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.97-113, 2025, 9781789452266</w:t>
+              <w:t xml:space="preserve">Exploitations agricoles et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.103-119, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594246v1</w:t>
+                <w:t xml:space="preserve">hal-05594231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Town microfarms, country microfarms in fields: Innovative Systems in contrasting territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Martin (AgroParisTech), Solène Pissonnier (AgroParisTech). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Farms and Territory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE, Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-113, 2025, 9781789452266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094881v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources pour concevoir ou accompagner la conception de microfermes</w:t>
+                <w:t xml:space="preserve">Permaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafter Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-21964-1.00025-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174115v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les permaculteurs : du rêve aborigène à l’ingénierie du jardin d’Eden</w:t>
+                <w:t xml:space="preserve">Ressources pour concevoir ou accompagner la conception de microfermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Esprits Scientifiques. Savoir et croyances dans les agricultures alternatives. Ouvrage collage collectif sous la direction de Jean Foyer, Aurélie Choné, Valérie Boisvert.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA Editions, Université Grenoble Alpes., 2022, 978-2-37747-309-0</w:t>
+              <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.180-182, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593170v1</w:t>
+                <w:t xml:space="preserve">hal-04174115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des formes d'agriculture urbaine et de leurs modèles économiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les permaculteurs : du rêve aborigène à l’ingénierie du jardin d’Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre, accompagner et outiller les acteurs de l'agriculture urbaine. Contributions de la recherche, (Quae, 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.1-12, 2022</w:t>
+              <w:t xml:space="preserve">Les Esprits Scientifiques. Savoir et croyances dans les agricultures alternatives. Ouvrage collage collectif sous la direction de Jean Foyer, Aurélie Choné, Valérie Boisvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions, Université Grenoble Alpes., 2022, 978-2-37747-309-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767150v1</w:t>
+                <w:t xml:space="preserve">hal-03593170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité des formes d'agriculture urbaine et de leurs modèles économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">QUAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Ecology, 2nd edition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comprendre, accompagner et outiller les acteurs de l'agriculture urbaine. Contributions de la recherche, (Quae, 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.1-12, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742154v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promenons-nous dans le monde de la permaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Morel</w:t>
+                <w:t xml:space="preserve">Permaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafter Sass Ferguson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Traité Rustica de la Permaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Ecology, 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.559-567, 2019, 9780124095489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.10598-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939482v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du bénévolat, de l'implication des consommateurs et de la récupération de matériel sur la viabilité économique des microfermes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+                <w:t xml:space="preserve">Promenons-nous dans le monde de la permaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collectifs en agriculture bio : Entre idéalisation et réalisation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 195 p., 2017, 979-10-275-0147-2</w:t>
+              <w:t xml:space="preserve">Le Traité Rustica de la Permaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rustica Editions, pp.272-339, 2018, 2815309955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787758v1</w:t>
+                <w:t xml:space="preserve">hal-02939482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact du bénévolat, de l'implication des consommateurs et de la récupération de matériel sur la viabilité économique des microfermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collectifs en agriculture bio : Entre idéalisation et réalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 195 p., 2017, 979-10-275-0147-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microfermes : un regard de chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permaculture &amp; agroécologie : créer sa micro-ferme - Le guide-témoignage pour lancer sa micro-ferme productive, rentable, et bénéfique à l'environnement et aux hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rustica Editions, 2017, 978-2-8153-0926-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5260,146 +5342,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler mieux avec des sols fertiles en maraîchage bio : retour sur 5 ans d’essai en fermes et en station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Adamko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre est notre Métier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FNAB, Sep 2024, Retiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital decision-support tools for designing agroecological farms? Reflections inspired by the multi-actor development of an online software for vegetable growers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5441,155 +5523,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Farming System Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes horticoles diversifiés: une complexité à gérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes agricoles diversifiés : état des lieux et perspectives de recherche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de matières organiques locales dans les pratiques agricoles : cas d'une diversité de systèmes légumiers en contexte périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5644,73 +5726,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre VivAgriLab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5765,73 +5847,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCA FOODS: 13th International Conference on Life Cycle Assessment of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5840,119 +5922,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grassely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a casestudy in the Parisian region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6007,73 +6089,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticulture Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des acteurs de terrain dans la co conception des outils numériques pour le partage de connaissances agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6102,142 +6184,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement d'échelle de l'agriculture biologique et agroécologie : Enjeux, rôles, opportunités et limites du numérique pour le partage de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Elzeard; L'assemblée des Noues; MESCLUN, Nov 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité d'un verger maraîcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Vergers-Maraîchers, Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déchet urbain, une ressource matière pour l’hinterland : Cas des matières organiques pour les systèmes maraîchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6292,371 +6374,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilisation de ressources et flux de matière et d'énergie des espaces de production des villes vers l'hinterland. Cycle de séminaires MOSAIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design d’une exploitation agricole dans une transition territoriale intégrée. Exemple d’une ferme de l’Ouest en permaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dehondt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens du Pradel 9ième édition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Pradel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Beyond Competition in Crop Diversification Niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Koole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Crop Diversification,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DiverIMPACTS, Sep 2019, Budapest, Hungary. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting crop diversification within or outside the dominant agro-food regime: different barriers for different strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Revoyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemp, a borderline crop to diversify Sicilian food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6675,338 +6757,338 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Crop Diversification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les permacultures: du rêve aborigène à l'ingénierie du jardin d'Eden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientificité et spiritualité dans les agricultures alternatives, Journées d’études à l’Université de Lausanne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry market gardening: a strategic choice to improve sustainability in agroecological transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bellec-Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA, International Farming Systems Association, Autriche., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses et réflexions autour de la portée de l’expérience du Bec Hellouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Belgian Agroecology Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of added value in direct selling microfarms: a quantitative exploration through modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7022,224 +7104,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Agroecology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). BEL., Oct 2016, Ghent, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importer le rêve aborigène dans l’espace agricoleoccidental: transformations et (ré)-appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international transdisciplinaire “Rêve et Espace”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal, Sep 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social anchoring in the community and the design of viable organic market gardening microfarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to manage crop planning complexity in very diversified direct selling farming systems: the example of organic market gardeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7255,113 +7337,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium for Farming Systems Design (FSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compromis production-environnement de deux systèmes bovins naisseurs herbagers aux stratégies fourragères et zootechniques contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Farrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7380,73 +7462,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model to grasp the complexity of agroecological microfarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7462,87 +7544,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Belgian Agroecology Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compromis performances de production et impacts environnementaux : méthode et analyse des résultats dans les élevages bovin allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sindy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,51 +7665,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ièmes Rencontres Recherche Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7637,100 +7719,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité des microfermes maraîchères biologiques. Une étude inductive combinant méthodes qualitatives et modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016SACLA023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7740,51 +7822,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMALEG: Adaptation des productions légumières au changement climatique. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Touili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7806,382 +7888,382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la covid-19 sur les exploitations de production de légumes. Synthèse d’un travail exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale dehulling of buckwheat Report of farm visits in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UCL Belgique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décorticage du sarrasin à petite échelle Rapport d'une visite de fermes dans l'Ouest de la France (Mars 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UCL Belgique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité des microfermes maraîchères biologiques. Diffusion des principaux résultats de thèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRA; AgroParisTech; Université Paris-Saclay. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930607v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, mise en œuvre et analyse des potentialités du rami fourrager : un jeu de plateau pour la conception collective de systèmes fourrager. Mémoire pour l'obtention du diplôme d'ingénieur agronome AgroParisTech.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] AgroParisTech; Institut de l'Elevage (IDELE). 2012, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8191,301 +8273,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory organization to create both new buckwheat populations and affordable dehulling equipment in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Néau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Organic Seed Growers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Corvallis, Oregon, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PArtage, interopérabilité et mobilisation des COnnaissances par le Numérique pour la (re)conception de fermes biologiques (PACON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Métabio: changement d'échelle de l'AB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Saint Malo, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will carrots and lettuces thrive in peri-urban wheat fields ? Strategies, and needs to support horticultural diversification for large-scale cereal farmers Knowledge needed to support vegetable diversification of peri-urban cereal farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8501,73 +8583,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of vegetable farmers to climate change in the Parisian region: a participatory approach using climate data Climate change is challenging vegetable production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8596,73 +8678,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. , 1p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital technology to support organic growers ? « Pépinière »: a web app to help designing complex vegetable production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8671,287 +8753,287 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconcilier viabilité économique et aspirations socio- écologiques pour les microfermes de Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheur "Systèmes Alimentaires et Villes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing crop planing complexity on diversified sellin farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an organic market garden without motorization be viable through holistic thinking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8980,51 +9062,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9034,91 +9116,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pistes et ressources pour concevoir une formation autour de l'installation en microfermes maraîchères biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9128,51 +9210,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier fertilité, autonomie et travail en maraîchage biologique : expérimentation de systèmes de cultures innovants dans le projet PERSYST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9220,73 +9302,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031252v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital decision-support tools for designing agroecological farms? Reflections inspired by the multi-actor development of an online software for vegetable growers in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9321,73 +9403,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of farm type and functional unit on environmental impacts of organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9439,227 +9521,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfermes des villes, microfermes des champs ? Des concepts en évolution. Travail en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ferme maraîchère biologique viable sans motorisation? Le cas d'une approche holistique inspirée par la permaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200636v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment aborder les choix stratégiques des paysans alternatifs ? Le cas des microfermes maraîchères biologiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9668,51 +9750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165181v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9722,51 +9804,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “What do vegetable farmers expect from climate services to adapt to climate change by 2060? A case study from the Parisian region” [Clim. Serv. 34 (2024) 100474]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Touili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9791,430 +9873,430 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.100510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cliser.2024.100510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'auto-évaluation environnementale en maraîchage: PépiScore (Pépinière-MESCLUN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/ZA4CFO⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire durablement et alimenter les villes en légumes. Des défis pour le maraîchage périurbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faloya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques, agroécologie et relations à la nature. Réflexions et perspectives issues du groupe GIRAF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boeraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10361,51 +10443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pelois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko-Sevestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Barillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moritz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art07" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Riviere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice De Lapparent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art05" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art05-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cartau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103703" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.59" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813355v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mussillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.43" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dara Guccione" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Baret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229910" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec-Gauche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EK039O" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stilmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Vanwindekens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rossing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bellec-Gauche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0313" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0487-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Sass Ferguson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178832v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;gan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.47" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1140695" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farri&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622781742190508E12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.02.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2280" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Ferguson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00025-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780124095489105986" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10598-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/agriculture-biologique/5266-les-collectifs-en-agriculture-bio-9791027501472.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939510v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dehondt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.10.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319381v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bellec-Gauche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508873v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743439v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02801554v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLA023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986180v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jumel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946860v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946856v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930607v5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939677v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;au" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gu&#233;guen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765977v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765985v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077392v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaporte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951949v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559713v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121743v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031252v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108498v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200636v3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;gan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165181v6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100510" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castanier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZA4CFO" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Visser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hautier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pelois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko-Sevestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Barillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moritz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art07" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Riviere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice De Lapparent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art05" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art05-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cartau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103703" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.59" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813355v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mussillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.43" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dara Guccione" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Baret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229910" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec-Gauche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EK039O" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stilmant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Vanwindekens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rossing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bellec-Gauche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0313" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0487-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Sass Ferguson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178832v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;gan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.47" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2016.1140695" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farri&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622781742190508E12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.02.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2280" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094881v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafter Ferguson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00025-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767150v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780124095489105986" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10598-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787758v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/agriculture-biologique/5266-les-collectifs-en-agriculture-bio-9791027501472.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Adamko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077409v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dehondt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945762v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.10.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945791v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bellec-Gauche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508873v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743439v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02801554v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLA023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986180v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jumel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930607v5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939677v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;au" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gu&#233;guen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077432v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765985v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951949v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559713v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121743v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031252v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342018v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200636v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;gan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165181v6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100510" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castanier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZA4CFO" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Visser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hautier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>