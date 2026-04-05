--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -735,295 +735,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete CMUT self-biasing circuit towards implanted devices application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Calle</w:t>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Barcella</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.115855. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.7392-7401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690362v1</w:t>
+                <w:t xml:space="preserve">hal-04725247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discrete CMUT self-biasing circuit towards implanted devices application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (10), pp.7392-7401. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.115855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725247v1</w:t>
+                <w:t xml:space="preserve">hal-04690362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
               </w:r>
@@ -2309,291 +2309,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of residual ferroelectric contribution in antiferroelectric lead-zirconate thin films by first-order reversal curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of Piezoelectric ZnO Nanowires Energy Harvester on Flexible Substrate Coated with Various Seed Layer Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0043293⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11061433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124796v1</w:t>
+                <w:t xml:space="preserve">hal-03581370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Piezoelectric ZnO Nanowires Energy Harvester on Flexible Substrate Coated with Various Seed Layer Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of residual ferroelectric contribution in antiferroelectric lead-zirconate thin films by first-order reversal curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (6), pp.1433. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.042902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11061433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0043293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581370v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
               </w:r>
@@ -3105,391 +3105,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on the effects of Au, ZnO and AZO seed layers on the performance of ZnO nanowire-based piezoelectric nanogenerators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+                <w:t xml:space="preserve">Effect of the excitation waveform on the average power and peak power delivered by a piezoelectric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (16), pp.2511. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.106278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12162511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389936v1</w:t>
+                <w:t xml:space="preserve">hal-02262398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition Time and Annealing Effects of ZnO Seed Layer on Enhancing Vertical Alignment of Piezoelectric ZnO Nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A comparative study on the effects of Au, ZnO and AZO seed layers on the performance of ZnO nanowire-based piezoelectric nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Justeau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (16), pp.2511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors7010007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12162511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019510v1</w:t>
+                <w:t xml:space="preserve">hal-02389936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the excitation waveform on the average power and peak power delivered by a piezoelectric generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition Time and Annealing Effects of ZnO Seed Layer on Enhancing Vertical Alignment of Piezoelectric ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.106278. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors7010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262398v1</w:t>
+                <w:t xml:space="preserve">hal-02019510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn-Doped Ba 0.8 Sr 0.2 TiO 3 Thin Films for Energy Storage Capacitors</w:t>
               </w:r>
@@ -4394,395 +4394,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall motions in BST ferroelectric thin films in the microwave frequency range</w:t>
+                <w:t xml:space="preserve">Equivalent circuit of a reconfigurable triple-slot reflectarray cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4973451⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (10), pp.1080-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424923v1</w:t>
+                <w:t xml:space="preserve">hal-01307936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent circuit of a reconfigurable triple-slot reflectarray cell</w:t>
+                <w:t xml:space="preserve">Decomposition of the different contributions to permittivity, losses, and tunability in BaSrTiO3 thin films using the hyperbolic law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (10), pp.1080-1086. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (11), pp.114101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307936v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of the different contributions to permittivity, losses, and tunability in BaSrTiO3 thin films using the hyperbolic law</w:t>
+                <w:t xml:space="preserve">Domain wall motions in BST ferroelectric thin films in the microwave frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (11), pp.114101. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (26), pp.262902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4973451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307944v1</w:t>
+                <w:t xml:space="preserve">hal-01424923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified approach for high frequency dielectric characterization of thinly metallized soft polymer film using grounded coplanar waveguide</w:t>
               </w:r>
@@ -4892,412 +4892,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Manganese Doping of BaSrTiO 3 on Diffusion and Domain Wall Pinning</w:t>
+                <w:t xml:space="preserve">Temperature stable BaSrTiO3 thin films suitable for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (8), pp.084104. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 591, pp.90-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121087v1</w:t>
+                <w:t xml:space="preserve">hal-01186520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature stable BaSrTiO3 thin films suitable for microwave applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Miniaturized and reconfigurable notch antenna based on a BST ferroelectric thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Viet Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186520v1</w:t>
+                <w:t xml:space="preserve">hal-01119380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized and reconfigurable notch antenna based on a BST ferroelectric thin film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+                <w:t xml:space="preserve">Effect of Manganese Doping of BaSrTiO 3 on Diffusion and Domain Wall Pinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67, pp.255-260. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (8), pp.084104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119380v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5309,424 +5309,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Predicting the Piezoelectric Properties of (Ba,Ca)(Zr,Ti)O3 Films with Composition Gradient Using Machine Learning</w:t>
+                <w:t xml:space="preserve">Modeling and predicting the piezoelectric properties of (Ba,Ca)(Zr,Ti)O3 (BCTZ) combinatorial PLD sample doped with cerium using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142817v1</w:t>
+                <w:t xml:space="preserve">hal-05137397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Study of Substrates Quality for GaN Vertical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bockowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International GaN4AP Workshop : GaN for Advanced Power Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and predicting the piezoelectric properties of (Ba,Ca)(Zr,Ti)O3 (BCTZ) combinatorial PLD sample doped with cerium using machine learning</w:t>
+                <w:t xml:space="preserve">Modeling and Predicting the Piezoelectric Properties of (Ba,Ca)(Zr,Ti)O3 Films with Composition Gradient Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137397v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5807,51 +5807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5954,51 +5954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6053,51 +6053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dielectric non-linearities in 0.5(Ba0.7Ca0.3TiO3)–0.5(BaZr0.2Ti0.8O3) thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6174,51 +6174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of head-to-head domain walls by light ion implantation and annealing in LiTaO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6405,286 +6405,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Roche</w:t>
+                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Callé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923370v1</w:t>
+                <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISAF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794690v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
               </w:r>
@@ -6709,51 +6709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6789,295 +6789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Roche</w:t>
+                <w:t xml:space="preserve">Pseudo-vertical GaN-on-Sapphire PiN Diode: Process Optimizations and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
+              <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.383-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685331v1</w:t>
+                <w:t xml:space="preserve">hal-04827187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-vertical GaN-on-Sapphire PiN Diode: Process Optimizations and Electrical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentin Paoli</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.383-386, </w:t>
+              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827187v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
@@ -7434,90 +7434,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Effectiveness of Ni/ITO Ohmic Contact on p-Type GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Rouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE EXMATEC, Palermo, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t>
@@ -8055,51 +8055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Seed Layer on the Performance of ZnO Nanowires-Based Flexible Nanogenerator as Piezoelectric Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8314,51 +8314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of RF Power of ZnO Seed Layer on the Morphological Properties of ZnO Nanowires for Piezoelectric Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8662,412 +8662,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanowire-parylene nanocomposite based stretchable piezoelectric nanogenerators for self-powered wearable electronics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Justeau</w:t>
+                <w:t xml:space="preserve">Zero-Level Packaged 5W CW RF-MEMS Switched Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hallepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan. pp.012028, </w:t>
+              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.559-562, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018161v1</w:t>
+                <w:t xml:space="preserve">hal-02519283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Level Packaged 5W CW RF-MEMS Switched Capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Conception et développement d'un CMS ferroélectrique accordable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H W Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Renoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux 2018 JCMM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519283v1</w:t>
+                <w:t xml:space="preserve">hal-03954122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et développement d'un CMS ferroélectrique accordable</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zinc oxide nanowire-parylene nanocomposite based stretchable piezoelectric nanogenerators for self-powered wearable electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux 2018 JCMM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan. pp.012028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954122v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanostructures and their integration into nano-systems</w:t>
               </w:r>
@@ -9601,51 +9601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9825,64 +9825,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de couches minces ferroélectriques accordables dans une cellule de réseau réflecteur reconfigurable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10447,90 +10447,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule triple-fente active pour application réseau réflecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.396-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10568,64 +10568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triple-slot active reflectarray cell using a ferroelectric capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10715,64 +10715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France. pp.954-957</w:t>
@@ -10814,64 +10814,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10925,554 +10925,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne Notch miniature et reconfigurable à base de couches minces BST</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric losses due to domain walls in ferroelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023868v1</w:t>
+                <w:t xml:space="preserve">hal-01079020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric losses due to domain walls in ferroelectric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne Notch miniature et reconfigurable à base de couches minces BST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079020v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering slot antenna using coupled line resonator</w:t>
+                <w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Integrated Circuit Conference (EuMIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108217v1</w:t>
+                <w:t xml:space="preserve">hal-01079021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t>
+                <w:t xml:space="preserve">Filtering slot antenna using coupled line resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Integrated Circuit Conference (EuMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1500 - 1503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079021v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques en topologie coplanaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11553,51 +11553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11648,90 +11648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of dielectric characterization in the microwave range for high-k ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.9-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11804,51 +11804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12039,51 +12039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12536,51 +12536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA30B40C"/>
+    <w:nsid w:val="0690AE04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12767,51 +12767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-nadaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2969-1453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198709145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03254666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2019.2949949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haskou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nadaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986227" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2018.12.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106278" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gundel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030485" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700249" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15447-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Alexe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03757-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973451" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307936v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307944v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943935" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929814" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121087v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913694" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Viet Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.02.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018161v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541766" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borderon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ginestar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H W Gundel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nadaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Renoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borderon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw. Gundel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514626v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roubeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Yang Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2016.7777588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhang Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540062" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01023868v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pavy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108217v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986733" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091853v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921683v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776224v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakanth Reddy Chandraiahgari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-nadaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2969-1453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198709145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03254666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2019.2949949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haskou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nadaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986227" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2018.12.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106278" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gundel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030485" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700249" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15447-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Alexe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03757-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0378" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307944v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943935" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973451" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929814" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Viet Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.02.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913694" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541766" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borderon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ginestar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H W Gundel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nadaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Renoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012028" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borderon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw. Gundel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514626v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roubeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Yang Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2016.7777588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhang Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540062" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079020v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01023868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pavy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108217v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986733" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091853v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921683v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776224v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakanth Reddy Chandraiahgari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>