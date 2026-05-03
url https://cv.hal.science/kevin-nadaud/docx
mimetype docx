--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -165,5133 +165,5267 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History-dependent and frequency-dependent dielectric nonlinearities induced by polar nanoregions in a thin film of 0.5 ( Ba 0.7 Ca 0.3 TiO 3 ) − 0.5 ( BaZr 0.2 Ti 0.8 O 3 )</w:t>
+                <w:t xml:space="preserve">Effect of doping of the intermediate layer on the RF performances of GaN-based p-i-n diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nataf</w:t>
+                <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+                <w:t xml:space="preserve">Pedro F. P. P. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Quentin Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.014202. </w:t>
+              <w:t xml:space="preserve">APL Electronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 (2), pp.026107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/fhdr-wn22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0319825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149785v1</w:t>
+                <w:t xml:space="preserve">hal-05596640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of artificial multifunctional K0.5Na0.5NbO3 - CoFe2O4 ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">History-dependent and frequency-dependent dielectric nonlinearities induced by polar nanoregions in a thin film of 0.5 ( Ba 0.7 Ca 0.3 TiO 3 ) − 0.5 ( BaZr 0.2 Ti 0.8 O 3 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Issa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Guillaume Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dine</w:t>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brault</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (15), pp.117620. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.014202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/fhdr-wn22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110702v1</w:t>
+                <w:t xml:space="preserve">hal-05149785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Extraction of the Specific Contact Resistance of GaN p-i-n Diodes up to 40 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of artificial multifunctional K0.5Na0.5NbO3 - CoFe2O4 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Paoli</w:t>
+                <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+                <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (4), pp.1657-1662. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2025.3539644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949503v1</w:t>
+                <w:t xml:space="preserve">hal-05110702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Extraction of the Specific Contact Resistance of GaN p-i-n Diodes up to 40 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115856⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.1657-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2025.3539644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689286v1</w:t>
+                <w:t xml:space="preserve">hal-04949503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.115856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725247v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete CMUT self-biasing circuit towards implanted devices application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavien Barcella</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115855⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.7392-7401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690362v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discrete CMUT self-biasing circuit towards implanted devices application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.115855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410474v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable and field-induced ferroelectric response in antiferroelectric lead zirconate thin film studied by the hyperbolic law and third harmonic response</w:t>
+                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ginestar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0143659⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.042901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088698v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the long time relaxation of the weak ferroelectricity in PbZrO 3 antiferroelectric thin film using Positive Up Negative Down and First Order Reversal Curves measurements</w:t>
+                <w:t xml:space="preserve">Metastable and field-induced ferroelectric response in antiferroelectric lead zirconate thin film studied by the hyperbolic law and third harmonic response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (17), pp.174102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084453v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric, piezoelectric and electrostrictive properties of antiferroelectric lead-zirconate thin films</w:t>
+                <w:t xml:space="preserve">Study of the long time relaxation of the weak ferroelectricity in PbZrO 3 antiferroelectric thin film using Positive Up Negative Down and First Order Reversal Curves measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 773, pp.139817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03665708v1</w:t>
+                <w:t xml:space="preserve">hal-04084453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Dielectric, piezoelectric and electrostrictive properties of antiferroelectric lead-zirconate thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 914, pp.165340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604085v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional energy storage and piezoelectric properties of 0.65Pb(Mg&amp;lt;sub&amp;gt;1/3&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;2/3&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.35PbTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thick films on stainless-steel substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Sadl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Udo Eckstein</w:t>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7655/ac5fd5⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.1125-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165080v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal annealing on dielectric and ferroelectric properties of aerosol-deposited 0.65Pb(Mg1/3Nb2/3)O3-0.35 PbTiO3 thick films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional energy storage and piezoelectric properties of 0.65Pb(Mg&amp;lt;sub&amp;gt;1/3&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;2/3&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.35PbTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thick films on stainless-steel substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Sadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Ursic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Udo Eckstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (11), pp.112902. </w:t>
+              <w:t xml:space="preserve">Journal of physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.024004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0087389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ac5fd5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611590v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Hydrothermal Growth of ZnO Nanowires on AZO Substrates for FACsPb(IBr)3 Perovskite Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of thermal annealing on dielectric and ferroelectric properties of aerosol-deposited 0.65Pb(Mg1/3Nb2/3)O3-0.35 PbTiO3 thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Sadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthick Sekar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hana Ursic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12122093⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (11), pp.112902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0087389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700740v1</w:t>
+                <w:t xml:space="preserve">hal-03611590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Low-Temperature Hydrothermal Growth of ZnO Nanowires on AZO Substrates for FACsPb(IBr)3 Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Podor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabian Delorme</w:t>
+                <w:t xml:space="preserve">Raphaël Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202106825⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12122093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605175v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of topology and diode characteristics of AC-DC converters for low power piezoelectric energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2021.112901⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.2106825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254666v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Piezoelectric ZnO Nanowires Energy Harvester on Flexible Substrate Coated with Various Seed Layer Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of topology and diode characteristics of AC-DC converters for low power piezoelectric energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (6), pp.1433. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.112901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11061433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2021.112901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581370v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of residual ferroelectric contribution in antiferroelectric lead-zirconate thin films by first-order reversal curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of Piezoelectric ZnO Nanowires Energy Harvester on Flexible Substrate Coated with Various Seed Layer Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0043293⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11061433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124796v1</w:t>
+                <w:t xml:space="preserve">hal-03581370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Gautier</w:t>
+                <w:t xml:space="preserve">Evidence of residual ferroelectric contribution in antiferroelectric lead-zirconate thin films by first-order reversal curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154341⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.042902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0043293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482183v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-Level Packaged RF-MEMS Switched Capacitors on Glass Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hallepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (1), pp.109-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JMEMS.2019.2949949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Development of a Tunable Ferroelectric Microwave Surface Mounted Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
+                <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Waroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ginestar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Nadaud</w:t>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2986227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 827, pp.154341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936738v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanostructures and their integration into nano-systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+                <w:t xml:space="preserve">Design and Development of a Tunable Ferroelectric Microwave Surface Mounted Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Haskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Morini</w:t>
+                <w:t xml:space="preserve">K. Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2018.12.013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (9), pp.1733-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2986227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018163v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the excitation waveform on the average power and peak power delivered by a piezoelectric generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanostructures and their integration into nano-systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106278⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.404-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262398v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on the effects of Au, ZnO and AZO seed layers on the performance of ZnO nanowire-based piezoelectric nanogenerators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of the excitation waveform on the average power and peak power delivered by a piezoelectric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.106278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12162511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02389936v1</w:t>
+                <w:t xml:space="preserve">hal-02262398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition Time and Annealing Effects of ZnO Seed Layer on Enhancing Vertical Alignment of Piezoelectric ZnO Nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A comparative study on the effects of Au, ZnO and AZO seed layers on the performance of ZnO nanowire-based piezoelectric nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Justeau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (16), pp.2511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12162511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors7010007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02019510v1</w:t>
+                <w:t xml:space="preserve">hal-02389936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Doped Ba 0.8 Sr 0.2 TiO 3 Thin Films for Energy Storage Capacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
+                <w:t xml:space="preserve">Deposition Time and Annealing Effects of ZnO Seed Layer on Enhancing Vertical Alignment of Piezoelectric ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Gundel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Research in Physical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors7010007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480850v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double buffer circuit for the characterization of piezoelectric nanogenerators based on ZnO nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mn-Doped Ba 0.8 Sr 0.2 TiO 3 Thin Films for Energy Storage Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Research in Physical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.2349-7882</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727273v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse phase transition of BST thin films in the microwave domain</w:t>
+                <w:t xml:space="preserve">Double buffer circuit for the characterization of piezoelectric nanogenerators based on ZnO nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 112 (26), pp.262901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5030485⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 112 (6), pp.063901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5018145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823347v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic/Inorganic Hybrid Stretchable Piezoelectric Nanogenerators for Self-Powered Wearable Electronics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffuse phase transition of BST thin films in the microwave domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.201700249⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (26), pp.262901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5030485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740966v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A facile hydrothermal approach for the density tunable growth of ZnO nanowires and their electrical characterizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Organic/Inorganic Hybrid Stretchable Piezoelectric Nanogenerators for Self-Powered Wearable Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.1700249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15447-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.201700249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867142v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the incident power on permittivity, losses and tunability of BaSrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films in the microwave frequency range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A facile hydrothermal approach for the density tunable growth of ZnO nanowires and their electrical characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984089⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15447-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525619v1</w:t>
+                <w:t xml:space="preserve">hal-01867142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall motion in Pb(Zr$_{0.20}$Ti$_{0.80}$)O$_3$ epitaxial thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Effect of the incident power on permittivity, losses and tunability of BaSrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films in the microwave frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marin Alexe</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03757-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (21), pp.212902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762561v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent circuit of a reconfigurable triple-slot reflectarray cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain wall motion in Pb(Zr$_{0.20}$Ti$_{0.80}$)O$_3$ epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marin Alexe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0378⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.3444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03757-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307936v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of the different contributions to permittivity, losses, and tunability in BaSrTiO3 thin films using the hyperbolic law</w:t>
+                <w:t xml:space="preserve">Equivalent circuit of a reconfigurable triple-slot reflectarray cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943935⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (10), pp.1080-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307944v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall motions in BST ferroelectric thin films in the microwave frequency range</w:t>
+                <w:t xml:space="preserve">Decomposition of the different contributions to permittivity, losses, and tunability in BaSrTiO3 thin films using the hyperbolic law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (11), pp.114101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4973451⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01424923v1</w:t>
+                <w:t xml:space="preserve">hal-01307944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified approach for high frequency dielectric characterization of thinly metallized soft polymer film using grounded coplanar waveguide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain wall motions in BST ferroelectric thin films in the microwave frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 107 (9), pp.Article Number: 092904. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4929814⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 109 (26), pp.262902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4973451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516773v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature stable BaSrTiO3 thin films suitable for microwave applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modified approach for high frequency dielectric characterization of thinly metallized soft polymer film using grounded coplanar waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Seveyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (9), pp.Article Number: 092904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4929814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186520v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized and reconfigurable notch antenna based on a BST ferroelectric thin film</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Temperature stable BaSrTiO3 thin films suitable for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.02.034⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 591, pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119380v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miniaturized and reconfigurable notch antenna based on a BST ferroelectric thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Viet Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.02.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of Manganese Doping of BaSrTiO 3 on Diffusion and Domain Wall Pinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117 (8), pp.084104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4913694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5301,6708 +5435,6708 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and predicting the piezoelectric properties of (Ba,Ca)(Zr,Ti)O3 (BCTZ) combinatorial PLD sample doped with cerium using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Study of Substrates Quality for GaN Vertical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernandes Paes Pinto Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bockowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International GaN4AP Workshop : GaN for Advanced Power Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Predicting the Piezoelectric Properties of (Ba,Ca)(Zr,Ti)O3 Films with Composition Gradient Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+                <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Mercone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Koushik Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142832v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Montoussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mercone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drouin Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142823v1</w:t>
+                <w:t xml:space="preserve">hal-05142832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142841v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dielectric non-linearities in 0.5(Ba0.7Ca0.3TiO3)–0.5(BaZr0.2Ti0.8O3) thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of head-to-head domain walls by light ion implantation and annealing in LiTaO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de la résistance spécifique de contact pour des diodes PiN à base de GaN à 10 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAPD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-vertical GaN-on-Sapphire PiN Diode: Process Optimizations and Electrical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.383-386, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and Numerical Models of Zinc Oxide Nanowires Based Nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Apr 2023, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Modulation to control dead layer effect and leakages in BST-based Varactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Exploring the Effectiveness of Ni/ITO Ohmic Contact on p-Type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Rouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cleveland, OH, United States</w:t>
+              <w:t xml:space="preserve">WOCSDICE EXMATEC, Palermo, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254848v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Effectiveness of Ni/ITO Ohmic Contact on p-Type GaN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Rouvre</w:t>
+                <w:t xml:space="preserve">Interface Modulation to control dead layer effect and leakages in BST-based Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudit Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE EXMATEC, Palermo, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cleveland, OH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506122v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of deciding/synthesis parameters of hydrothermally grown ZnO nanowires for FTO - free perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Nakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs (J2N 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche pour l’Hétéro-Epitaxie et ses Applications (CRHEA), Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a residual ferroelectric contribution in antiferroelectric lead-zirconate thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Sydney, Australia. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF51943.2021.9477343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobates ferroelectric thin films: i/ growth and characterization of perovskite and TTB phases in the K-Na-Nb-O system; ii/ potential of application in high frequency miniature tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWMP 2021 “6th edition of the International Workshop of Materials Physics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Magulere, Russia. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite and tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’Nano 2020 “The Nanoscience Meeting”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Toulouse, France. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Seed Layer on the Performance of ZnO Nanowires-Based Flexible Nanogenerator as Piezoelectric Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Materials Conference (EMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ohio State University, Columbus, United States, June 24-26, 2020, Jun 2020, Ohio State University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés diélectriques en couches minces d’une nouvelle phase dans le système K-Na-Nb-O pour des applications en hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of RF Power of ZnO Seed Layer on the Morphological Properties of ZnO Nanowires for Piezoelectric Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approach to design efficient mechanical energy harvesting system based on piezo-semiconducting nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End users X Conference (PIEZO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Spindleruv Mlyn, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLD growth of tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting “European Material Research Society”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-Level Packaged 5W CW RF-MEMS Switched Capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hallepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.559-562, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et développement d'un CMS ferroélectrique accordable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H W Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Renoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux 2018 JCMM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanowire-parylene nanocomposite based stretchable piezoelectric nanogenerators for self-powered wearable electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan. pp.012028, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanostructures and their integration into nano-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2018 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2018, Varsovie, Poland. pp.404-408, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible and stretchable piezoelectric generators based on low temperature grown ZnO nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Conference on Energy Storage and Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la puissance incidente sur les propriétés diélectriques d’une couche mince de BaSrTiO3 dans la gamme des fréquences microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la puissance incidente sur les propriétés diélectriques de couches minces de BaSrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mouvements de parois de domaines sur BaSrTiO3 dans la gamme des fréquences microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Spectroscopy for the Study of Tunable BST Thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de couches minces ferroélectriques accordables dans une cellule de réseau réflecteur reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851672v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de couches minces ferroélectriques accordables dans une cellule de réseau réflecteur reconfigurable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric Spectroscopy for the Study of Tunable BST Thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">Electroceramics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053193v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INNOVATIVE SWITCHING TECHNOLOGIES FOR FUTURE TUNABLE WIRELESS COMMUNICATIONS SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mennai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hilton Head - Solid-State sensors, actuators and microsystems workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hilton Head Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mouvements de parois de domaines sur BaSrTiO3 dans la gamme des frequencies microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hw. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Q Zero Level Packaged RF-MEMS Switched Capacitor Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-Yang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Microwave Integrated Circuits Conference (EuMIC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuMIC.2016.7777588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact thin-film packaged RF-MEMS switched capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linzhang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2016 IEEE MTT-S International Microwave Symposium (IMS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Francisco, CA, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2016.7540062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule triple-fente active pour application réseau réflecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.396-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triple-slot active reflectarray cell using a ferroelectric capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonnes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques de BaSrTiO 3 pour applications microondes reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France. pp.954-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric losses due to domain walls in ferroelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loughborough Antennas and Propagation Conférence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092458v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric losses due to domain walls in ferroelectric materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Antenne Notch miniature et reconfigurable à base de couches minces BST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079020v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne Notch miniature et reconfigurable à base de couches minces BST</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loughborough Antennas and Propagation Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Loughborough, France. pp.214 - 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2014.6996361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023868v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t>
+                <w:t xml:space="preserve">Filtering slot antenna using coupled line resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Integrated Circuit Conference (EuMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1500 - 1503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079021v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering slot antenna using coupled line resonator</w:t>
+                <w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Integrated Circuit Conference (EuMIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108217v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques en topologie coplanaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.24 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et caractérisation de couches minces de Ba0,8Sr0,2TiO3 dopé au manganèse pour réseaux réflecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ième Journées de Caractérisation Microondes et Matéraiux - JCMM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of dielectric characterization in the microwave range for high-k ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.9-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization and characterization of manganese doped BST thin films for reflectarray applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music sequencer with wireless control panel made of LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European DSP Education and Research Conference, EDERC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12012,252 +12146,252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to Enhance ZnO Nanogenerator Performance via Thermal-Annealing and Cryo-Cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrakanth Reddy Chandraiahgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12267,100 +12401,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception matériaux hyperfréquences : étude et réalisation de couches minces accordables de BST en vue d’une application réseau réflecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Nantes, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01237143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12370,105 +12504,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place et utilisation de méthodes de mesures électriques linéaires et non-linéaires pour la caractérisation de matériaux fonctionnels et de dispositifs associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Tours, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05085818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12536,51 +12670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0690AE04"/>
+    <w:nsid w:val="3F9D47D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12767,51 +12901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-nadaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2969-1453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198709145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03254666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2019.2949949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haskou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nadaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986227" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2018.12.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106278" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gundel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030485" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700249" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15447-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Alexe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03757-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0378" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307944v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943935" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973451" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929814" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Viet Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.02.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913694" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541766" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borderon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ginestar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H W Gundel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nadaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Renoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012028" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borderon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw. Gundel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514626v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roubeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Yang Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2016.7777588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhang Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540062" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079020v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01023868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pavy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108217v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986733" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091853v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921683v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776224v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakanth Reddy Chandraiahgari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-nadaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2969-1453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198709145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. P. P. Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0319825" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03254666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2019.2949949" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haskou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nadaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986227" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2018.12.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106278" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gundel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030485" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700249" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15447-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984089" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Alexe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03757-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0378" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943935" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973451" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929814" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Viet Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.02.034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121087v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913694" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541766" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954122v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borderon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ginestar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H W Gundel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nadaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Renoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012028" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390759v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borderon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851672v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw. Gundel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514626v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roubeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Yang Zhang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2016.7777588" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhang Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540062" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079020v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01023868v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pavy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986733" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091853v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776224v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968826v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakanth Reddy Chandraiahgari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085818v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>