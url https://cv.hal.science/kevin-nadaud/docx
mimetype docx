--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2707,291 +2707,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Level Packaged RF-MEMS Switched Capacitors on Glass Substrates</w:t>
+                <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Belkadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Hallepee</w:t>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Anne Waroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2019.2949949⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 827, pp.154341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519280v1</w:t>
+                <w:t xml:space="preserve">hal-02482183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zero-Level Packaged RF-MEMS Switched Capacitors on Glass Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Nesrine Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Waroquet</w:t>
+                <w:t xml:space="preserve">Clement Hallepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Gautier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 827, pp.154341. </w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.109-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2019.2949949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482183v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Development of a Tunable Ferroelectric Microwave Surface Mounted Device</w:t>
               </w:r>
@@ -5797,398 +5797,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Montoussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mercone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drouin Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142841v1</w:t>
+                <w:t xml:space="preserve">hal-05142832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Montoussé</w:t>
+                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142832v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142823v1</w:t>
+                <w:t xml:space="preserve">hal-05142841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dielectric non-linearities in 0.5(Ba0.7Ca0.3TiO3)–0.5(BaZr0.2Ti0.8O3) thin film</w:t>
               </w:r>
@@ -6295,90 +6295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of head-to-head domain walls by light ion implantation and annealing in LiTaO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Montoussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7424,277 +7424,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Effectiveness of Ni/ITO Ohmic Contact on p-Type GaN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface Modulation to control dead layer effect and leakages in BST-based Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Rouvre</w:t>
+                <w:t xml:space="preserve">Mudit Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE EXMATEC, Palermo, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cleveland, OH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506122v1</w:t>
+                <w:t xml:space="preserve">hal-04254848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Modulation to control dead layer effect and leakages in BST-based Varactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Exploring the Effectiveness of Ni/ITO Ohmic Contact on p-Type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Rouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cleveland, OH, United States</w:t>
+              <w:t xml:space="preserve">WOCSDICE EXMATEC, Palermo, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254848v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of deciding/synthesis parameters of hydrothermally grown ZnO nanowires for FTO - free perovskite solar cells</w:t>
               </w:r>
@@ -7939,90 +7939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobates ferroelectric thin films: i/ growth and characterization of perovskite and TTB phases in the K-Na-Nb-O system; ii/ potential of application in high frequency miniature tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8064,90 +8064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite and tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8310,77 +8310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés diélectriques en couches minces d’une nouvelle phase dans le système K-Na-Nb-O pour des applications en hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8677,77 +8677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLD growth of tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,278 +8796,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Level Packaged 5W CW RF-MEMS Switched Capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Conception et développement d'un CMS ferroélectrique accordable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H W Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Renoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux 2018 JCMM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519283v1</w:t>
+                <w:t xml:space="preserve">hal-03954122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et développement d'un CMS ferroélectrique accordable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Renoud</w:t>
+                <w:t xml:space="preserve">Zero-Level Packaged 5W CW RF-MEMS Switched Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hallepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux 2018 JCMM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.559-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954122v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanowire-parylene nanocomposite based stretchable piezoelectric nanogenerators for self-powered wearable electronics</w:t>
               </w:r>
@@ -9815,303 +9815,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de couches minces ferroélectriques accordables dans une cellule de réseau réflecteur reconfigurable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric Spectroscopy for the Study of Tunable BST Thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmut Gundel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">Electroceramics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053193v1</w:t>
+                <w:t xml:space="preserve">hal-01851672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Spectroscopy for the Study of Tunable BST Thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de couches minces ferroélectriques accordables dans une cellule de réseau réflecteur reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851672v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INNOVATIVE SWITCHING TECHNOLOGIES FOR FUTURE TUNABLE WIRELESS COMMUNICATIONS SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10339,51 +10339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-Yang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10741,51 +10741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonnes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10929,615 +10929,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric losses due to domain walls in ferroelectric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loughborough Antennas and Propagation Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Loughborough, France. pp.214 - 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2014.6996361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079020v1</w:t>
+                <w:t xml:space="preserve">hal-01092458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne Notch miniature et reconfigurable à base de couches minces BST</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric losses due to domain walls in ferroelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023868v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+                <w:t xml:space="preserve">Antenne Notch miniature et reconfigurable à base de couches minces BST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loughborough Antennas and Propagation Conférence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092458v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering slot antenna using coupled line resonator</w:t>
+                <w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Integrated Circuit Conference (EuMIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108217v1</w:t>
+                <w:t xml:space="preserve">hal-01079021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t>
+                <w:t xml:space="preserve">Filtering slot antenna using coupled line resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lo Hine Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Integrated Circuit Conference (EuMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1500 - 1503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079021v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques en topologie coplanaire</w:t>
               </w:r>
@@ -11687,64 +11687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ième Journées de Caractérisation Microondes et Matéraiux - JCMM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11925,64 +11925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12670,51 +12670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F9D47D3"/>
+    <w:nsid w:val="9B430918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12901,51 +12901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-nadaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2969-1453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198709145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. P. P. Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0319825" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03254666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2019.2949949" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haskou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nadaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986227" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2018.12.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106278" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gundel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030485" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700249" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15447-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984089" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Alexe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03757-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0378" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943935" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973451" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929814" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Viet Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.02.034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121087v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913694" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541766" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954122v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borderon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ginestar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H W Gundel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nadaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Renoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012028" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390759v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borderon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851672v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw. Gundel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514626v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roubeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Yang Zhang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2016.7777588" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhang Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540062" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079020v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01023868v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pavy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986733" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091853v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776224v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968826v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakanth Reddy Chandraiahgari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085818v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-nadaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2969-1453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198709145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. P. P. Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0319825" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3539644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03254666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2019.2949949" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haskou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nadaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986227" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2018.12.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106278" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gundel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030485" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700249" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15447-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984089" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Alexe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03757-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0378" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943935" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973451" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929814" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Viet Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.02.034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121087v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913694" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732623" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borderon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ginestar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H W Gundel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nadaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Renoud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541766" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012028" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390759v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borderon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851672v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw. Gundel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514626v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roubeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Yang Zhang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2016.7777588" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01514622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhang Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540062" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01023868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pavy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986733" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091853v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776224v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968826v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakanth Reddy Chandraiahgari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085818v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>