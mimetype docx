--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1746 +66,1853 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celtic Metrology Reconsidered: Archaeological and Textual Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Poigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Parachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir les villes, modélisation de la relation population/stockage/production des sites urbains du second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Poigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2025, Lérida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorations archéologiques récentes de l’oppidum de Villejoubert - synthèse des résultats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protohistoire en Nouvelle-Aquitaine, « Territoire et habitat gaulois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Nouvelle-Aquitaine, May 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Galates en Méditerranée orientale du IIIe au Ier s. a.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’actualités de l’AFEAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pluridisciplinaire des présences Galates en Méditerranée orientale (IIIe s. a.C. - IIe s. p.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire ASM, Université de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorations archéologiques de l’oppidum de Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et Territoires Atlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherche Aquitain en Archéologie Protohistorique, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The territorialisation of the Galatians in central Anatolia (3rd – 1st centuries BC) through archaeological, historical, and linguistic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connections within and beyond Ancient Anatolia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anatolinks, Dec 2025, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The curious case of the “illyro-latenian” fibulae found in Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e congrès de l’European Association of Archaeologists, session « Celts of the East: A Methodological Approach to Understanding Celtic Presence in the Danubian Area »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kevin Parachaud, Bianca Miranda Cardoso; European Association of Archaeologists, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Balkans à l’Indus, contacts entre mondes hellénistiques et celtiques du IVe au Ier s. a.C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring Celtic Metrology through archaeological and written sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Poigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UMR 5607 AUSONIUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Divided by facts: re-thinking the challenging relationship between ancient writien sources and the archaeological record through telling case studies, 30e congrès annuel de l’European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047751v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Celtic Metrology through archaeological and written sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Des Balkans à l’Indus, contacts entre mondes hellénistiques et celtiques du IVe au Ier s. a.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Divided by facts: re-thinking the challenging relationship between ancient writien sources and the archaeological record through telling case studies, 30e congrès annuel de l’European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de l’UMR 5607 AUSONIUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877336v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Celtes dans la Pop Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’UR 15507 CRIHAM, Université de Limoges.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Methodological Paradox in Dealing with Identity in Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session «Archaeological Identities. A Methodological Toolbox to Approach Identities», 29e congrès annuel de l’European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADROIT Stephanie, PARACHAUD Kevin, PERDIGUERO Pascual, POIGT Thibaud, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter les similitudes typologiques entre les objets laténiens d'Europe et d'Anatolie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les (difficiles) liens entre identités ethniques et cultures matérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale de l’équipe RHAdAMANTE</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’UMR 5608 TRACES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528900v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les (difficiles) liens entre identités ethniques et cultures matérielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interpréter les similitudes typologiques entre les objets laténiens d'Europe et d'Anatolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’UMR 5608 TRACES</w:t>
+              <w:t xml:space="preserve">Journée doctorale de l’équipe RHAdAMANTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528895v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déplacements de populations celtiques en Méditerranée orientale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale de l’équipe RHAdAMANTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does it mean to be Galatian? Construction of an ethnic identity in Asia Minor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition and Redefinition of Celtic Identities in the Ancient World. An Interdisciplinary Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giovanna Pasquariello; Andrea Pierozzi, 2022, Edimboug, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galatians in Asia Minor and Archaeological Hiatus, a Proof of Hellenisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e congrès annuel de l’European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Phrygie à la Galatie, transition territoriale en Anatolie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’UMR 5608 TRACES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment analyser les données hors contexte ? L’exemple des objets laténiens de Méditerranée orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journée des Doctorants de la FSAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latenian Objects Transmission from Galatians to indigenous people in Hellenistic Anatolia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission durant la Protohistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Européenne de Protohistoire de Bibracte, Mar 2019, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et archéologie, de la pluridisciplinarité au biais méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l'École doctorale Humanités (2019) : Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École doctorale Humanités (ED 612), 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les phénomènes d’interaction culturelle en sciences de l’Antiquité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thureos and Representations of Celts in Hellenistic art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale de l’équipe RHAdAMANTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Représenter et se représenter (à) la Protohistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École européenne de Protohistoire de Bibracte, Mar 2018, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528936v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thureos and Representations of Celts in Hellenistic art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comprendre les phénomènes d’interaction culturelle en sciences de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter et se représenter (à) la Protohistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École européenne de Protohistoire de Bibracte, Mar 2018, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale de l’équipe RHAdAMANTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103658v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Toulouse à Ankara, histoire(s) des Volques Tectosages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Saint-Raymond, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1815,139 +1922,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Identities in Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Adroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Parachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascual Perdiguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Poigt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BAR Publishing, First, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30861/9781407362458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1957,532 +2064,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Methodological Paradox in Dealing with Identity in Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Adroit; Kevin Parachaud; Pascual Perdiguero; Thibaud Poigt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Identities in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAR Publishing, 2025, BAR INTERNATIONAL SERIES, 978 1 4073 6245 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rencontre de l'histoire et de l'archéologie, un risque de biais méthodologique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perret, Aurélie, Sompayrace, Laurie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner la rencontre en sciences humaines et sociales. Interdisciplinarité, savoirs et relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-61, 2021, 9782842878429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des Galates dans la coroplastie hellénistique en Méditerranée orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibracte EPCC IV / École européenne de protohistoire de Bibracte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter la protohistoire / Se représenter à la protohistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-42, 2021, Collection EEPB –BIBRACTE, 978-2-490601-06-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’origine européenne des Galates au regard des données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichlt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.475-478, 2020, Collection AFEAF 2, 978-2-9567407-1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03262225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2492,100 +2599,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Galates en Méditerranée orientale (llle s. a.C.-lle s. p.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Limoges; EHIC - UR 13334 Espaces Humains et Interactions Culturelles, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04527079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2595,179 +2702,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection diachronique, Saint-Denis-des-Murs, Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ORMAL. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique, Saint-Denis-des-Murs, Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ORMAL. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2777,176 +2884,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La panoplie d’armes de Boǧazköy, premier exemple connu d’armement laténien en Asie Mineure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études celtiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Galates en Asie Mineure au regard de la culture matérielle. Hellénisation, maintien, acculturation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2956,112 +3063,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’origine européenne des Galates au regard des données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e colloque AFEAF "Unité et diversité du monde celtique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3208,51 +3315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Perdiguero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407362458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=42&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.548" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047751v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Perdiguero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407362458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=42&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.548" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>