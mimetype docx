--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -207,230 +207,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourrir les villes, modélisation de la relation population/stockage/production des sites urbains du second âge du Fer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Poigt</w:t>
+                <w:t xml:space="preserve">Explorations archéologiques récentes de l’oppidum de Villejoubert - synthèse des résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Picard</w:t>
+                <w:t xml:space="preserve">Cécile Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Parachaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2025, Lérida, Spain</w:t>
+              <w:t xml:space="preserve">Protohistoire en Nouvelle-Aquitaine, « Territoire et habitat gaulois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Nouvelle-Aquitaine, May 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126393v1</w:t>
+                <w:t xml:space="preserve">hal-05126437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations archéologiques récentes de l’oppidum de Villejoubert - synthèse des résultats et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nourrir les villes, modélisation de la relation population/stockage/production des sites urbains du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Poigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Meiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protohistoire en Nouvelle-Aquitaine, « Territoire et habitat gaulois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Nouvelle-Aquitaine, May 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2025, Lérida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126437v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Galates en Méditerranée orientale du IIIe au Ier s. a.C.</w:t>
               </w:r>
@@ -567,64 +567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorations archéologiques de l’oppidum de Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et Territoires Atlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherche Aquitain en Archéologie Protohistorique, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2791,64 +2791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique, Saint-Denis-des-Murs, Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ORMAL. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3315,51 +3315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047751v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Perdiguero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407362458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=42&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.548" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047751v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Perdiguero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9781407362458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=42&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.548" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>