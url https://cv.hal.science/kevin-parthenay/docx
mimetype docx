--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -204,51 +204,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,939 +333,1430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Euro-Latin American Space: A Tale of Disentangled Imaginaries</w:t>
+                <w:t xml:space="preserve">L’Amérique latine face aux risques de déconsolidation démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">José Antonio Sanahuja, Roberto Domínguez (eds). </w:t>
+              <w:t xml:space="preserve">Christophe Ventura (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Palgrave Handbook of EU-Latin American Relations</w:t>
+              <w:t xml:space="preserve">L’Amérique latine face aux défis mondiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-37, 2025, 978-3-031-80215-7. </w:t>
+                <w:t xml:space="preserve">IRIS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-35, 2026, 9782493756053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80216-4_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/iris.ventu.2026.01.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262692v1</w:t>
+                <w:t xml:space="preserve">hal-05566424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trump et le canal de Panama</w:t>
+                <w:t xml:space="preserve">The Euro-Latin American Space: A Tale of Disentangled Imaginaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry de Montbrial et Dominique David (dir.). </w:t>
+              <w:t xml:space="preserve">José Antonio Sanahuja, Roberto Domínguez (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ramses 2026. Un nouvel échiquier</w:t>
+              <w:t xml:space="preserve">The Palgrave Handbook of EU-Latin American Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-37, 2025, 978-3-031-80215-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80216-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261789v1</w:t>
+                <w:t xml:space="preserve">hal-05262692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UE-Celac 2023 : le sommet de l’incompréhension mutuelle</w:t>
+                <w:t xml:space="preserve">Trump et le canal de Panama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Recondo (dir.). </w:t>
+              <w:t xml:space="preserve">Thierry de Montbrial et Dominique David (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L’Année politique 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ramses 2026. Un nouvel échiquier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.234-237, 2025, 978-2-10-022260-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.271-272.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04419213v1</w:t>
+                <w:t xml:space="preserve">hal-05261789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los multilateralismos en América Latina. ¿Relanzamiento o recomposición?</w:t>
+                <w:t xml:space="preserve">UE-Celac 2023 : le sommet de l’incompréhension mutuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+              <w:t xml:space="preserve">David Recondo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América latina. El año político 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amérique latine. L’Année politique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°271-272, , pp.10-14, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.271-272.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968416v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multilatéralismes en Amérique latine. Relance ou recomposition ?</w:t>
+                <w:t xml:space="preserve">Los multilateralismos en América Latina. ¿Relanzamiento o recomposición?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L’Année politique 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">América latina. El año político 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°264-265, , pp.19-23, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967804v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilatéralisme et régionalismes. La variété des coopérations en Amérique latine et Caraïbes</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Bruylant. </w:t>
+                <w:t xml:space="preserve">Les multilatéralismes en Amérique latine. Relance ou recomposition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique de l'Amérique latine, F. Louault et K. Parthenay (dir.), Bruxelles, Bruylant, 2023, 884 p.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amérique latine. L’Année politique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°264-265, , pp.18-22, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.264-265.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208378v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géopolitique des vaccins contre la Covid-19 en Amérique latine et dans la Caraïbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multilatéralisme et régionalismes. La variété des coopérations en Amérique latine et Caraïbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+              <w:t xml:space="preserve">Bruylant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L’Année politique 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique de l'Amérique latine, F. Louault et K. Parthenay (dir.), Bruxelles, Bruylant, 2023, 884 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 747-796, 2023, 978-2802773115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676310v1</w:t>
+                <w:t xml:space="preserve">hal-04208378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honduras : fin de la parenthèse conservatrice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Géopolitique des vaccins contre la Covid-19 en Amérique latine et dans la Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’Année politique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Etudes du CERI n°259-260, , pp.94-99, 2022, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°259-260, , pp.29-38, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.259-260.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.259-260.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03676814v1</w:t>
+                <w:t xml:space="preserve">hal-03676310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Amérique latine et les Caraïbes dans les crises des multilatéralismes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Honduras : fin de la parenthèse conservatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine - L’année politique 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Etudes du CERI n°252-253, , pp.13-18, 2021, </w:t>
+              <w:t xml:space="preserve">Amérique latine. L’Année politique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°259-260, , pp.94-99, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.252-253.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.259-260.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384822v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalism in Central America: an ‘all-in’ strategy?</w:t>
+                <w:t xml:space="preserve">L’Amérique latine et les Caraïbes dans les crises des multilatéralismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dabène</w:t>
+                <w:t xml:space="preserve">Elodie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Hegemonic Regionalism in the Americas. Toward a Pacific–Atlantic Divide?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amérique latine - L’année politique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°252-253, , pp.13-18, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.252-253.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398584v1</w:t>
+                <w:t xml:space="preserve">hal-03384822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’élection de Nayib Bukele au Salvador : le produit transgressif d’une élection normale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amérique latine. L’année politique 2019 (Les Etudes du CERI n°245-246), , pp.66-68, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Organisation des Etats américains (1948-2018) : crise organisationnelle ou fragmentation du multilatéralisme régional ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°239-240, , pp.37-41, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.239-240.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1986-1996 : du processus d’Esquipulas à la paix au Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine - L’année politique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°226-227, , pp.45-48, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regionalism in Central America: an ‘all-in’ strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-Hegemonic Regionalism in the Americas. Toward a Pacific–Atlantic Divide?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.159 - 173, 2017, 9781472477422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalignements politiques en Amérique centrale ? Les leçons d’un marathon électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine : L’année politique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°207-208, , pp.15-20, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacification, dépendance et diplomatie continentale. L’héritage du Groupe de Contadora (1983) en Amérique centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine : Political Outlook 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°198-199, , pp.44-47, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Costa Rica/Nicaragua : l’impossible apaisement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de recherches internationales; Marie-Françoise Durand; Christian Lequesne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceriscope Frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches internationales; Atelier de cartographie de Sciences Po, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1275,1235 +1766,859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaza et les diplomaties latino-américaines : un regain d’engagement multilatéral pour la Palestine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayib Bukele 2.0: ¿el camino hacia la desconsolidación democrática?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 275-276, pp.54 - 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Core Latin American Members (CLAM) in BBNJ negotiations: A case of rule-making influence from the South on the ocean regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Flávia Barros-Platiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 183, pp.106920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how do regional organizations intervene without a mandate in democratic crises? The Central American case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00471178251355582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">América Latina y el Caribe en las crisis de los multilateralismos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 252-253, pp.13 - 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élection de Nayib Bukele au Salvador : le produit transgressif d’une élection normale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La elección de Nayib Bukele en El Salvador: El producto transgresivo de una elección normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 245-246, pp.66 - 68. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 245-246, pp.65 - 67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393679v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La elección de Nayib Bukele en El Salvador: El producto transgresivo de una elección normal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Régionalisme pragmatique en Amérique centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études du CERI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1 (printemps 2019)), pp.95 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1062818ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471282v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régionalisme pragmatique en Amérique centrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La Organización de Estados Americanos (1948-2018): crisis organizacional o fragmentación del multilateralismo regional?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études internationales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239-240, pp.37 - 41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393682v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Organización de Estados Americanos (1948-2018): crisis organizacional o fragmentación del multilateralismo regional?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La gouvernance des organisations régionales latino-américaines. Une exploration comparée du rôle des secrétaires généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 239-240, pp.37 - 41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 232, 42 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457735v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Organisation des Etats américains (1948-2018) : crise organisationnelle ou fragmentation du multilatéralisme régional ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Parthenay</w:t>
+                <w:t xml:space="preserve">El Salvador: Les accords de paix de 1992 auraient-ils normalisé l’instabilité politique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 239-240, pp.37 - 41. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, n° 189-190, pp.35 - 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2650,51 +2765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492586v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parthenay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.282-283" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.282-283.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05262692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-80216-4_2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80216-4_2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05261789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/ramses-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.02" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03967804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.264-265.03" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Parthenay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.259-260.04" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.259-260.14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.02" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05262677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05021603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05291844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Oliveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#225;via Barros-Platiau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106920" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05261822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00471178251355582" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062818ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.07" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.232" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04293474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04305729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04525314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04575220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492586v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parthenay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.282-283" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.282-283.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05566424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/l-amerique-latine-face-aux-defis-mondiaux--9782493756053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.ventu.2026.01.0015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05262692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-80216-4_2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80216-4_2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05261789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/ramses-2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03967804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.264-265.03" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Parthenay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.259-260.04" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.259-260.14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.07" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04293474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04305729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04525314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05262677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05021603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05291844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Oliveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#225;via Barros-Platiau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106920" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05261822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00471178251355582" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062818ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.232" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04575220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>