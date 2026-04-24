--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High interstadial sea levels over the past 420ka from the Huon Peninsula, Papua New Guinea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rock coast erosion: an overlooked source of sediments to the ocean. Europe as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+                <w:t xml:space="preserve">M. Prémaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Pico</w:t>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-022-00583-7⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 579, pp.117356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731748v1</w:t>
+                <w:t xml:space="preserve">hal-03504655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock coast erosion: an overlooked source of sediments to the ocean. Europe as an example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Prémaillon</w:t>
+                <w:t xml:space="preserve">High interstadial sea levels over the past 420ka from the Huon Peninsula, Papua New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dewez</w:t>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carretier</w:t>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jeandel</w:t>
+                <w:t xml:space="preserve">Tamara Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 579, pp.117356. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00583-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504655v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and uplift at the transition from oceanic to continental subduction, Sumba Island, Indonesia</w:t>
               </w:r>
@@ -1440,295 +1440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03595135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a Holocene banner bank controlled by morphodynamics and structural setting of a macrotidal coast: Saint-Brieuc Bay (NW-Europe)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the generation and degradation of emerged coral reef terrace sequences: First cosmogenic 36Cl analysis at Cape Laundi, Sumba Island (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denovan Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalil Traoré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clément Lambert</w:t>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2021.101183⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.107144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186763v1</w:t>
+                <w:t xml:space="preserve">hal-03350633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the generation and degradation of emerged coral reef terrace sequences: First cosmogenic 36Cl analysis at Cape Laundi, Sumba Island (Indonesia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">Evolution of a Holocene banner bank controlled by morphodynamics and structural setting of a macrotidal coast: Saint-Brieuc Bay (NW-Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalil Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 269, pp.107144. </w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.101183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2021.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350633v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustatic knickpoint dynamics in an uplifting sequence of coral reef terraces, Sumba Island, Indonesia</w:t>
               </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denovan Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Miocene - Quaternary forearc uplift in southern Peru: new insights from 10 Be dates and rocky coastal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,797 +2110,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submerged Marine Terraces Identification and an Approach for Numerical Modeling the Sequence Formation in the Bay of Biscay (Northeastern Iberian Peninsula)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum: TerraceM-2: A Matlab® interface for mapping and modeling marine and lacustrine terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peru Bilbao-Lasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irantzu Álvarez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manfred Strecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00047⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350706v1</w:t>
+                <w:t xml:space="preserve">hal-03350700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do sea-level curves influence modeled marine terrace sequences?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gino de Gelder</w:t>
+                <w:t xml:space="preserve">Submerged Marine Terraces Identification and an Approach for Numerical Modeling the Sequence Formation in the Bay of Biscay (Northeastern Iberian Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peru Bilbao-Lasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Melnick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+                <w:t xml:space="preserve">Irantzu Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rouby</w:t>
+                <w:t xml:space="preserve">Arantza Aranburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 229, pp.106132. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02436871v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: TerraceM-2: A Matlab® interface for mapping and modeling marine and lacustrine terraces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do sea-level curves influence modeled marine terrace sequences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Strecker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.8. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.106132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350700v1</w:t>
+                <w:t xml:space="preserve">insu-02436871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsiding Sundaland: REPLY</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+                <w:t xml:space="preserve">TerraceM-2: A Matlab® Interface for Mapping and Modeling Marine and Lacustrine Terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Strecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G46493Y.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440366v1</w:t>
+                <w:t xml:space="preserve">hal-02436679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TerraceM-2: A Matlab® Interface for Mapping and Modeling Marine and Lacustrine Terraces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Melnick</w:t>
+                <w:t xml:space="preserve">Subsiding Sundaland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.255. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (2), pp.119-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G45629.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436679v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsiding Sundaland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Subsiding Sundaland: REPLY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 47 (2), pp.119-122. </w:t>
+              <w:t xml:space="preserve">, 2019, 47 (7), pp.e470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G45629.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G46493Y.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440378v1</w:t>
+                <w:t xml:space="preserve">hal-02440366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low‐cost open‐source workflow to generate georeferenced 3D SfM photogrammetric models of rocky outcrops</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis and Architecture of Sequences of Quaternary Coral Reef Terraces: Insights From Numerical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bézos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Muhammad Imran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3405,51 +3405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reef Carbonate Productivity During Quaternary Sea Level Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3565,51 +3565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3788,575 +3788,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical trends within sequences of Pleistocene marine terraces: selected examples from California, Peru, Chile and New-Zealand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Regard</w:t>
+                <w:t xml:space="preserve">Coastal uplift west of Algiers (Algeria): pre- and post-Messinian sequences of marine terraces and rasas and their associated drainage pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene de La Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">Aicha Heddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Cortés-Aranda</w:t>
+                <w:t xml:space="preserve">Azzedine Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (1), pp.53 - 73. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (1), pp.19 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-016-1292-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696429v1</w:t>
+                <w:t xml:space="preserve">hal-01689570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent uplift of the Atlantic Atlas (offshore west Morocco) : tectonic arch and submarine terraces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrical trends within sequences of Pleistocene marine terraces: selected examples from California, Peru, Chile and New-Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
+                <w:t xml:space="preserve">Irene de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraucke Klingelhoefer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">Joaquin Cortés-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.53 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533093v1</w:t>
+                <w:t xml:space="preserve">hal-01696429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical fingerprints of climate variation and the extreme La Niña 2010–11 as recorded in a Tridacna squamosa shell from Sulawesi, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent uplift of the Atlantic Atlas (offshore west Morocco) : tectonic arch and submarine terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraucke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Arias-Ruiz</w:t>
+                <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Elliot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 487, pp.216 - 228. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 706-707, pp.46-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.08.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689567v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal uplift west of Algiers (Algeria): pre- and post-Messinian sequences of marine terraces and rasas and their associated drainage pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Geochemical fingerprints of climate variation and the extreme La Niña 2010–11 as recorded in a Tridacna squamosa shell from Sulawesi, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Arias-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Boudiaf</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 487, pp.216 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.08.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-016-1292-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689570v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene fluviatile deposits in the Ourika drainage basin (Marrakech High Atlas, Morocco): indicators of climatic variations associated with base level change</w:t>
               </w:r>
@@ -4528,51 +4528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Schildgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahyoe S. Hantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 241, pp.145-159. </w:t>
@@ -4604,843 +4604,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01164282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal staircase sequences reflecting sea-level oscillations and tectonic uplift during the Quaternary and Neogene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper Pleistocene uplifted shorelines as tracers of (local rather than global) subduction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cesar Witt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.EARSCIREV.2014.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01024438v1</w:t>
+                <w:t xml:space="preserve">hal-00968538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Pleistocene uplifted shorelines as tracers of (local rather than global) subduction dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Henry</w:t>
+                <w:t xml:space="preserve">Coastal staircase sequences reflecting sea-level oscillations and tectonic uplift during the Quaternary and Neogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Regard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Husson</w:t>
+                <w:t xml:space="preserve">Markes Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martinod</w:t>
+                <w:t xml:space="preserve">Cesar Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 78, pp.8-20. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.13-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.EARSCIREV.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968538v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01024438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nexus of plate interaction: Vertical deformation of Holocene wave-built terraces on the Kamchatsky Peninsula (Kamchatka, Russia)</w:t>
+                <w:t xml:space="preserve">Holocene coquina beachrock from Haishan Island, east coast of Guangdong Province, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Pinegina</w:t>
+                <w:t xml:space="preserve">Jian-Wei Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Bourgeois</w:t>
+                <w:t xml:space="preserve">Jiang-Ping Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina A. Kravchunovskaya</w:t>
+                <w:t xml:space="preserve">Hong-Qiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander V. Lander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria E.M. Arcos</w:t>
+                <w:t xml:space="preserve">Hui-Long Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B30793.1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 310, pp.199-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059876v1</w:t>
+                <w:t xml:space="preserve">hal-00931933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc-continent collision&amp;quot; of the Aleutian-Komandorsky arc into Kamchatka: insight into Quaternary tectonic segmentation through Pleistocene marine terraces and morphometric analysis of fluvial drainage</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Active coastal thrusting and folding, and uplift rate of the Sahel Anticline and Zemmouri earthquake area (Tell Atlas, Algeria)&amp;quot;, by S. Maouche, M. Meghraoui, C. Morhange, S. Belabbes, Y. Bouhadad, H. Haddoum. [Tectonophysics, 2011, 509, 69-80]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Djellit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. K. Pinegina</w:t>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Nexer</w:t>
+                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 601, pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tect.20051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00852284v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Active coastal thrusting and folding, and uplift rate of the Sahel Anticline and Zemmouri earthquake area (Tell Atlas, Algeria)&amp;quot;, by S. Maouche, M. Meghraoui, C. Morhange, S. Belabbes, Y. Bouhadad, H. Haddoum. [Tectonophysics, 2011, 509, 69-80]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nexus of plate interaction: Vertical deformation of Holocene wave-built terraces on the Kamchatsky Peninsula (Kamchatka, Russia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Djellit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Tatiana Pinegina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+                <w:t xml:space="preserve">Joanne Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
+                <w:t xml:space="preserve">Ekaterina A. Kravchunovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E.M. Arcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.043⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (9-10), pp.1554-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B30793.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861127v1</w:t>
+                <w:t xml:space="preserve">hal-01059876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene coquina beachrock from Haishan Island, east coast of Guangdong Province, China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian-Wei Shen</w:t>
+                <w:t xml:space="preserve">Arc-continent collision&amp;quot; of the Aleutian-Komandorsky arc into Kamchatka: insight into Quaternary tectonic segmentation through Pleistocene marine terraces and morphometric analysis of fluvial drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang-Ping Long</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">T. K. Pinegina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Qiang Yang</w:t>
+                <w:t xml:space="preserve">J. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Long Xu</w:t>
+                <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 310, pp.199-212. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.827-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tect.20051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931933v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00852284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive margins getting squeezed in the mantle convection vice</w:t>
               </w:r>
@@ -5537,321 +5537,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00945535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day trends of vertical ground motion along the coast lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Holocene sea-cliff retreat recorded by 10Be profiles across a coastal platform: Theory and example from the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ostanciaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+                <w:t xml:space="preserve">H. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 110 (1-4), pp.74-92. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00665616v1</w:t>
+                <w:t xml:space="preserve">hal-00677267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene sea-cliff retreat recorded by 10Be profiles across a coastal platform: Theory and example from the English Channel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present-day trends of vertical ground motion along the coast lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
+                <w:t xml:space="preserve">Emilie Ostanciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Anderson</w:t>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duperret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.87-97. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (1-4), pp.74-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677267v2</w:t>
+                <w:t xml:space="preserve">insu-00665616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrasses marines, marqueurs de l'interaction entre soulèvement et oscillation du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,1269 +5896,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea-level fall since the last interglacial stage: Are coasts uplifting worldwide?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transpressional tectonics in the Marrakech High Atlas: Insight by the geomorphic evolution of drainage basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Amrhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Namous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Ostanciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3-4), pp.344-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.05.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668682v1</w:t>
+                <w:t xml:space="preserve">hal-01080912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Uplift along the Eastern Black Sea Coast: New Marine Terrace Data from Eastern Pontides, Trabzon (Turkey) and a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Keskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Bektaş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (6A), pp.63-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-09-00058.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplift of Quaternary shorelines in Eastern Patagonia: Darwin revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 127 (3-4), pp.121-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00610899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Tectonic record of strain buildup and abrupt coseismic stress release across the northwestern Peru coastal plain, shelf, and continental slope during the past 200 kyr&amp;quot; by Jacques Bourgois et al.</w:t>
+                <w:t xml:space="preserve">Relative sea-level fall since the last interglacial stage: Are coasts uplifting worldwide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Cobbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Ortlieb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">E. Ostanciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008321⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (1-2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681373v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpressional tectonics in the Marrakech High Atlas: Insight by the geomorphic evolution of drainage basins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Namous</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Tectonic record of strain buildup and abrupt coseismic stress release across the northwestern Peru coastal plain, shelf, and continental slope during the past 200 kyr&amp;quot; by Jacques Bourgois et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas DeVries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Machare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgard Laville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 134 (3-4), pp.344-362. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B09401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080912v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to a Comment on “Non-steady long-term uplift rates and Pleistocene marine terrace development along the Andean margin of Chile (31°S) inferred from 10Be dating” by M. Saillard, S.R. Hall, L. Audin, D.L. Farber, G. Hérail, J. Martinod, V. Regard, R.C. Finkel. and F. Bondoux [Earth Planet. Sci. Lett. 277 (2009) 50-63]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quaternary evolution of the Marrakech High Atlas and morphotectonic evidences of the Tizi N'Test Fault activity, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Saillard</w:t>
+                <w:t xml:space="preserve">E. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. R. Hall</w:t>
+                <w:t xml:space="preserve">M. Amhrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Audin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Martinod</w:t>
+                <w:t xml:space="preserve">M. Namous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (3-4), pp.262-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.05.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00549826v1</w:t>
+                <w:t xml:space="preserve">hal-01002495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed uplift of the Central Andes Forearc revealed by coastal evolution during the Quaternary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+                <w:t xml:space="preserve">Reply to a Comment on “Non-steady long-term uplift rates and Pleistocene marine terrace development along the Andean margin of Chile (31°S) inferred from 10Be dating” by M. Saillard, S.R. Hall, L. Audin, D.L. Farber, G. Hérail, J. Martinod, V. Regard, R.C. Finkel. and F. Bondoux [Earth Planet. Sci. Lett. 277 (2009) 50-63]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Farber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 297, pp.199-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.06.020⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 296, pp.506-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00549820v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary evolution of the Marrakech High Atlas and morphotectonic evidences of the Tizi N'Test Fault activity, Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dugué</w:t>
+                <w:t xml:space="preserve">Renewed uplift of the Central Andes Forearc revealed by coastal evolution during the Quaternary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 118 (3-4), pp.262-279. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297, pp.199-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002495v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to a Comment on &amp;quot;Non-steady long-term uplift rates and Pleistocene marine terrace development along the Andean margin of Chile (31 degrees S) inferred from Be-10 datin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Farber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 296 (3-4), pp.506-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7175,51 +7175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Quaternary morphologies on the northern coast of the South China Sea, China, and their implications for current tectonic models: A review and preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Wei Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kershaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7702,64 +7702,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Kamchatka belong to North America? An extruding Okhotsk block suggested by coastal neotectonics of the Ozernoi Peninsula, Kamchatka, Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Pinegina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bretwood Higman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8144,77 +8144,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kennedy, D.M.; Stephenson, W.J.; Naylor, L.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Coast Geomorphology: A Global Synthesis</w:t>
@@ -8474,51 +8474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Freisleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8671,657 +8671,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche dynamique des séquences récifales</w:t>
+                <w:t xml:space="preserve">4 Ma-long uplift cycles of the southern Peru forearc since Late Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Malatesta</w:t>
+                <w:t xml:space="preserve">Sebastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Huppert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gino de Gelder</w:t>
+                <w:t xml:space="preserve">L. Leanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588277v1</w:t>
+                <w:t xml:space="preserve">hal-03531213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of extreme events (storms, floods and tsunamis) from the coastal sedimentary files in the Coquimbo region, 30 ° S, Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Araya Flores</w:t>
+                <w:t xml:space="preserve">Vers une approche dynamique des séquences récifales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Maldonado</w:t>
+                <w:t xml:space="preserve">Luca Malatesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praxedes Muñoz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kim Huppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denovan Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588167v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'érosion des côtes rocheuses comme source significative de sédiments vers les océans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Regard</w:t>
+                <w:t xml:space="preserve">Reconstruction of extreme events (storms, floods and tsunamis) from the coastal sedimentary files in the Coquimbo region, 30 ° S, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Araya Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+                <w:t xml:space="preserve">Antonio Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jeandel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Praxedes Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588000v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-visiting the Huon (Papua New Guinea) coral reef terraces: high resolution topography and modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'érosion des côtes rocheuses comme source significative de sédiments vers les océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588155v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 Ma-long uplift cycles of the southern Peru forearc since Late Miocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Leanni</w:t>
+                <w:t xml:space="preserve">Re-visiting the Huon (Papua New Guinea) coral reef terraces: high resolution topography and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denovan Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernandez Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531213v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsiding Sundaland</w:t>
               </w:r>
@@ -9333,64 +9333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9426,1191 +9426,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01928193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some consequences of the geodynamics of sea level on the biosphere. The SE Asian example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D geomorphological evolution of intertropical islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camillo Arias  Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-13612</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14087</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01534226v1</w:t>
+                <w:t xml:space="preserve">insu-01510099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying subsidence of the Sunda shelf (SE Asia) from coral reefmorphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some consequences of the geodynamics of sea level on the biosphere. The SE Asian example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Holt</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7782-4</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-13612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534230v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D geomorphological evolution of intertropical islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Quantifying subsidence of the Sunda shelf (SE Asia) from coral reefmorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten W Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camillo Arias  Ruiz</w:t>
+                <w:t xml:space="preserve">Adam Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14087</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7782-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01510099v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité récifale durant le Neogene tardif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse géomorphologique de la déformation d’avant-arc au niveau d’une transition subduction océanique/subduction continentale;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husson Laurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">G. Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Eliot</w:t>
+                <w:t xml:space="preserve">S. Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.164</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388187v1</w:t>
+                <w:t xml:space="preserve">hal-01707356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences of coral reef terraces from Butonand Tukang Besi archipelagos, SoutheastSulawesi, Indonesia: the most comprehensiverecord of Plio-Quaternary highstands ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivité récifale durant le Neogene tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husson Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Eliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.254</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388563v1</w:t>
+                <w:t xml:space="preserve">insu-01388187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence de la plateforme de la Sonde(Asie du Sud-Est) : contraintes apportées parla modélisation des récifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sequences of coral reef terraces from Butonand Tukang Besi archipelagos, SoutheastSulawesi, Indonesia: the most comprehensiverecord of Plio-Quaternary highstands ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruiz Camilo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.288</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388717v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et morphologie coralienne.Modélisation et observations des îles ensurrection de SE Sulawesi, Indonésie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Subsidence de la plateforme de la Sonde(Asie du Sud-Est) : contraintes apportées parla modélisation des récifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mary Eliot</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiz Camilo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.252</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388554v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet CROCO-DYL : Les côtes rocheuses : comparaison de sites et de leurs dynamiques pour quantifier le recul littoral court et long terme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Architecture et morphologie coralienne.Modélisation et observations des îles ensurrection de SE Sulawesi, Indonésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653972v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géomorphologique de la déformation d’avant-arc au niveau d’une transition subduction océanique/subduction continentale;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+                <w:t xml:space="preserve">Le projet CROCO-DYL : Les côtes rocheuses : comparaison de sites et de leurs dynamiques pour quantifier le recul littoral court et long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Y. Brocard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Molliex</w:t>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17600/14011800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707356v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric assessment of uplifting coral reef sequences, Sumba Island, Indonesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10618,51 +10618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Schildgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S. Hantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -10685,165 +10685,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive margins getting squeezed in the mantle convection vice</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geomorphologic Indices for Transition from Subduction to Arc-Continent Collision in Sumba Island, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9644</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00990276v1</w:t>
+                <w:t xml:space="preserve">hal-01707338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de drainage développés sur les séquences de terrasses coralliennes quaternaires de l'île de Sumba (Indonésie), marqueurs de la déformation verticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10871,622 +10888,605 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphologic Indices for Transition from Subduction to Arc-Continent Collision in Sumba Island, Indonesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive margins getting squeezed in the mantle convection vice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707338v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00990276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plio-Quaternary coastal sequences, sea-level changes and coastal geodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uplift history of the coastal Central Andes deduced from morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2955</w:t>
+              <w:t xml:space="preserve">8ème Conférence Internationale de Géomorphologie de l'AIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853595v1</w:t>
+                <w:t xml:space="preserve">insu-00945364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene sea-cliff retreat recorded by 10Be profiles across a coastal platform: Theory and examples from the English Channel and Korea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plio-Quaternary coastal sequences, sea-level changes and coastal geodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122041v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00853595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplift history of the coastal Central Andes deduced from morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Late Holocene sea-cliff retreat recorded by 10Be profiles across a coastal platform: Theory and examples from the English Channel and Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Carretier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">R.-S. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale de Géomorphologie de l'AIG</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00945364v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term sea-cliff retreat rate recorded by 10Be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11528,90 +11528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10b History of cliff retreat : theory and example from the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11842,103 +11842,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Trends within sequences of Pleistocene marine Terraces: selected examples from California, Peru, Chile and New- Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Cortés-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11960,90 +11960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewed uplift of the Central Andes Forearc revealed by coastal evolution during the Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12247,51 +12247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04866067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dun&#225;n-Avila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107438" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05284217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaesx.2025.100208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Penalver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dunan Avila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230789" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;morwenn Pastier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dunan-Avila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Munoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nunez-Labanino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Pico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00583-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117356" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aribowo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107144" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107936" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03341917v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Martin-Izquierdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106575" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peru Bilbao-Lasa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu &#193;lvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Aranburu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106132" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Strecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46493Y.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00255" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45629.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12297" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Hoeksema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4363" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraucke Klingelhoefer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Ruiz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.08.037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2RK03FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Heddar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1292-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Amrhar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0261" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Schildgen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyoe S. Hantoro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968538v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pinegina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bourgeois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Kravchunovskaya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Lander" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E.M. Arcos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30793.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pinegina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20051" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.043" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TSG42V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931933v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Shen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Ping Long" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Qiang Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Long Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.05.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003375" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665616v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ostanciaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.10.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677267v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anderson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Keskin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Bekta&#351;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-09-00058.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610899v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machare" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008321" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VL8RG02S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080912v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Laville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D5F43RC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549826v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hall" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Farber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.05.017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3829NSL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5KZ4RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amhrar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namous" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.01.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SK9VX2T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Hall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.05.017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kershaw" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Tang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.02.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407619v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortlieb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2006.08.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTGK5WT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097803v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002324" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.01.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992588v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretwood Higman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22062.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407433v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vilema" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordonez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.12.029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2L3VF2N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.E. Santana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bonnardot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pazmi&#241;o" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scalabrino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M41.24" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708537v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16272" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725538v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara Mu&#241;oz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Mey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Freisleben" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5716" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dun&#225;n Avila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez-Laba&#241;ino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Malatesta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huppert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya Flores" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588000v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588155v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez Blanco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531213v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7172" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534226v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534230v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W Becker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Holt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510099v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Arias  Ruiz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husson Laurent" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Eliot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388717v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Camilo Arias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388554v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707356v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schildgen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Hantoro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990276v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Becker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707320v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707338v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853595v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122041v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-S. Anderson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945364v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794737v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049551v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492568v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04866067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dun&#225;n-Avila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107438" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05284217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaesx.2025.100208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Penalver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dunan Avila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230789" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;morwenn Pastier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dunan-Avila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Munoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nunez-Labanino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117356" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Pico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00583-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aribowo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107936" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03341917v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Martin-Izquierdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106575" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Strecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peru Bilbao-Lasa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu &#193;lvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Aranburu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45629.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46493Y.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12297" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Hoeksema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4363" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Heddar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1292-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraucke Klingelhoefer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Ruiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.08.037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2RK03FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Amrhar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0261" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Schildgen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyoe S. Hantoro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Shen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Ping Long" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Qiang Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Long Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.05.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861127v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TSG42V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pinegina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bourgeois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Kravchunovskaya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Lander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E.M. Arcos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30793.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pinegina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003375" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677267v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anderson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.027" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ostanciaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.10.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080912v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Laville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D5F43RC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Keskin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Bekta&#351;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-09-00058.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machare" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VL8RG02S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amhrar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.01.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SK9VX2T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549826v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Farber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.05.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3829NSL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5KZ4RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Hall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.05.017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kershaw" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Tang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.02.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407619v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortlieb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2006.08.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTGK5WT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097803v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002324" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.01.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992588v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretwood Higman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22062.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407433v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vilema" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordonez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.12.029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2L3VF2N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.E. Santana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bonnardot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pazmi&#241;o" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scalabrino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M41.24" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708537v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16272" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725538v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara Mu&#241;oz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Mey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Freisleben" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5716" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dun&#225;n Avila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez-Laba&#241;ino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7172" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588277v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Malatesta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huppert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588167v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya Flores" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588000v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588155v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez Blanco" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510099v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Arias  Ruiz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534226v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534230v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W Becker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Holt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707356v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388187v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husson Laurent" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Eliot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388563v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Camilo Arias" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388554v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schildgen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Hantoro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707320v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990276v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Becker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945364v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853595v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122041v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-S. Anderson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794737v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049551v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492568v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>