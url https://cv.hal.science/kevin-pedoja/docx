--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock coast erosion: an overlooked source of sediments to the ocean. Europe as an example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High interstadial sea levels over the past 420ka from the Huon Peninsula, Papua New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Regard</w:t>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prémaillon</w:t>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dewez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Jeandel</w:t>
+                <w:t xml:space="preserve">Tamara Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117356⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00583-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504655v1</w:t>
+                <w:t xml:space="preserve">hal-04731748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High interstadial sea levels over the past 420ka from the Huon Peninsula, Papua New Guinea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Rock coast erosion: an overlooked source of sediments to the ocean. Europe as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prémaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Pico</w:t>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 579, pp.117356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-022-00583-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731748v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and uplift at the transition from oceanic to continental subduction, Sumba Island, Indonesia</w:t>
               </w:r>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Miocene - Quaternary forearc uplift in southern Peru: new insights from 10 Be dates and rocky coastal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,598 +2110,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: TerraceM-2: A Matlab® interface for mapping and modeling marine and lacustrine terraces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submerged Marine Terraces Identification and an Approach for Numerical Modeling the Sequence Formation in the Bay of Biscay (Northeastern Iberian Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peru Bilbao-Lasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Strecker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irantzu Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Aranburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00008⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350700v1</w:t>
+                <w:t xml:space="preserve">hal-03350706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submerged Marine Terraces Identification and an Approach for Numerical Modeling the Sequence Formation in the Bay of Biscay (Northeastern Iberian Peninsula)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peru Bilbao-Lasa</w:t>
+                <w:t xml:space="preserve">How do sea-level curves influence modeled marine terrace sequences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irantzu Álvarez</w:t>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arantza Aranburu</w:t>
+                <w:t xml:space="preserve">Hélène Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.47. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.106132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350706v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02436871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do sea-level curves influence modeled marine terrace sequences?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum: TerraceM-2: A Matlab® interface for mapping and modeling marine and lacustrine terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rouby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manfred Strecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 229, pp.106132. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02436871v1</w:t>
+                <w:t xml:space="preserve">hal-03350700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TerraceM-2: A Matlab® Interface for Mapping and Modeling Marine and Lacustrine Terraces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Melnick</w:t>
+                <w:t xml:space="preserve">Subsiding Sundaland: REPLY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00255⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (7), pp.e470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G46493Y.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436679v1</w:t>
+                <w:t xml:space="preserve">hal-02440366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsiding Sundaland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2716,191 +2733,174 @@
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (2), pp.119-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G45629.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsiding Sundaland: REPLY</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+                <w:t xml:space="preserve">TerraceM-2: A Matlab® Interface for Mapping and Modeling Marine and Lacustrine Terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Strecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (7), pp.e470. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G46493Y.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440366v1</w:t>
+                <w:t xml:space="preserve">hal-02436679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low‐cost open‐source workflow to generate georeferenced 3D SfM photogrammetric models of rocky outcrops</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis and Architecture of Sequences of Quaternary Coral Reef Terraces: Insights From Numerical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bézos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Muhammad Imran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3405,51 +3405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reef Carbonate Productivity During Quaternary Sea Level Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,575 +3788,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal uplift west of Algiers (Algeria): pre- and post-Messinian sequences of marine terraces and rasas and their associated drainage pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Geometrical trends within sequences of Pleistocene marine terraces: selected examples from California, Peru, Chile and New-Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Heddar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+                <w:t xml:space="preserve">Irene de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Boudiaf</w:t>
+                <w:t xml:space="preserve">Joaquin Cortés-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 106 (1), pp.19 - 41. </w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.53 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-016-1292-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689570v1</w:t>
+                <w:t xml:space="preserve">hal-01696429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical trends within sequences of Pleistocene marine terraces: selected examples from California, Peru, Chile and New-Zealand</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent uplift of the Atlantic Atlas (offshore west Morocco) : tectonic arch and submarine terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene de La Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Cortés-Aranda</w:t>
+                <w:t xml:space="preserve">Fraucke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Biari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0389⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 706-707, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696429v1</w:t>
+                <w:t xml:space="preserve">hal-01533093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent uplift of the Atlantic Atlas (offshore west Morocco) : tectonic arch and submarine terraces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical fingerprints of climate variation and the extreme La Niña 2010–11 as recorded in a Tridacna squamosa shell from Sulawesi, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Biari</w:t>
+                <w:t xml:space="preserve">Camilo Arias-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 706-707, pp.46-58. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 487, pp.216 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533093v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical fingerprints of climate variation and the extreme La Niña 2010–11 as recorded in a Tridacna squamosa shell from Sulawesi, Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilo Arias-Ruiz</w:t>
+                <w:t xml:space="preserve">Coastal uplift west of Algiers (Algeria): pre- and post-Messinian sequences of marine terraces and rasas and their associated drainage pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Elliot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Aicha Heddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.08.037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (1), pp.19 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-016-1292-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689567v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene fluviatile deposits in the Ourika drainage basin (Marrakech High Atlas, Morocco): indicators of climatic variations associated with base level change</w:t>
               </w:r>
@@ -4604,843 +4604,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01164282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Pleistocene uplifted shorelines as tracers of (local rather than global) subduction dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal staircase sequences reflecting sea-level oscillations and tectonic uplift during the Quaternary and Neogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Henry</w:t>
+                <w:t xml:space="preserve">Markes Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Regard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Martinod</w:t>
+                <w:t xml:space="preserve">Cesar Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.13-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EARSCIREV.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968538v1</w:t>
+                <w:t xml:space="preserve">insu-01024438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal staircase sequences reflecting sea-level oscillations and tectonic uplift during the Quaternary and Neogene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper Pleistocene uplifted shorelines as tracers of (local rather than global) subduction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Melnick</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Witt</w:t>
+                <w:t xml:space="preserve">J. Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 132, pp.13-38. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.8-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.EARSCIREV.2014.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01024438v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene coquina beachrock from Haishan Island, east coast of Guangdong Province, China</w:t>
+                <w:t xml:space="preserve">A nexus of plate interaction: Vertical deformation of Holocene wave-built terraces on the Kamchatsky Peninsula (Kamchatka, Russia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Wei Shen</w:t>
+                <w:t xml:space="preserve">Tatiana Pinegina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang-Ping Long</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">Joanne Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Qiang Yang</w:t>
+                <w:t xml:space="preserve">Ekaterina A. Kravchunovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Long Xu</w:t>
+                <w:t xml:space="preserve">Alexander V. Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E.M. Arcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.05.011⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (9-10), pp.1554-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B30793.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931933v1</w:t>
+                <w:t xml:space="preserve">hal-01059876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Active coastal thrusting and folding, and uplift rate of the Sahel Anticline and Zemmouri earthquake area (Tell Atlas, Algeria)&amp;quot;, by S. Maouche, M. Meghraoui, C. Morhange, S. Belabbes, Y. Bouhadad, H. Haddoum. [Tectonophysics, 2011, 509, 69-80]</w:t>
+                <w:t xml:space="preserve">Arc-continent collision&amp;quot; of the Aleutian-Komandorsky arc into Kamchatka: insight into Quaternary tectonic segmentation through Pleistocene marine terraces and morphometric analysis of fluvial drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+                <w:t xml:space="preserve">T. K. Pinegina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
+                <w:t xml:space="preserve">J. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.043⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.827-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tect.20051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00861127v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00852284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nexus of plate interaction: Vertical deformation of Holocene wave-built terraces on the Kamchatsky Peninsula (Kamchatka, Russia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on &amp;quot;Active coastal thrusting and folding, and uplift rate of the Sahel Anticline and Zemmouri earthquake area (Tell Atlas, Algeria)&amp;quot;, by S. Maouche, M. Meghraoui, C. Morhange, S. Belabbes, Y. Bouhadad, H. Haddoum. [Tectonophysics, 2011, 509, 69-80]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Pinegina</w:t>
+                <w:t xml:space="preserve">H. Djellit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Bourgeois</w:t>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina A. Kravchunovskaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria E.M. Arcos</w:t>
+                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B30793.1⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 601, pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059876v1</w:t>
+                <w:t xml:space="preserve">hal-00861127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc-continent collision&amp;quot; of the Aleutian-Komandorsky arc into Kamchatka: insight into Quaternary tectonic segmentation through Pleistocene marine terraces and morphometric analysis of fluvial drainage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene coquina beachrock from Haishan Island, east coast of Guangdong Province, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Wei Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Ping Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bourgeois</w:t>
+                <w:t xml:space="preserve">Hong-Qiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nexer</w:t>
+                <w:t xml:space="preserve">Hui-Long Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (4), pp.827-842. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 310, pp.199-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tect.20051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00852284v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive margins getting squeezed in the mantle convection vice</w:t>
               </w:r>
@@ -5543,64 +5543,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene sea-cliff retreat recorded by 10Be profiles across a coastal platform: Theory and example from the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5807,51 +5807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrasses marines, marqueurs de l'interaction entre soulèvement et oscillation du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,1269 +5896,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpressional tectonics in the Marrakech High Atlas: Insight by the geomorphic evolution of drainage basins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Namous</w:t>
+                <w:t xml:space="preserve">Relative sea-level fall since the last interglacial stage: Are coasts uplifting worldwide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgard Laville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">P.R. Cobbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ostanciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.010⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (1-2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080912v1</w:t>
+                <w:t xml:space="preserve">hal-00668682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Uplift along the Eastern Black Sea Coast: New Marine Terrace Data from Eastern Pontides, Trabzon (Turkey) and a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Bektaş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (6A), pp.63-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-09-00058.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplift of Quaternary shorelines in Eastern Patagonia: Darwin revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 127 (3-4), pp.121-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00610899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea-level fall since the last interglacial stage: Are coasts uplifting worldwide?</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Tectonic record of strain buildup and abrupt coseismic stress release across the northwestern Peru coastal plain, shelf, and continental slope during the past 200 kyr&amp;quot; by Jacques Bourgois et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ostanciaux</w:t>
+                <w:t xml:space="preserve">Luc Ortlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas DeVries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Machare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B09401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668682v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Tectonic record of strain buildup and abrupt coseismic stress release across the northwestern Peru coastal plain, shelf, and continental slope during the past 200 kyr&amp;quot; by Jacques Bourgois et al.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transpressional tectonics in the Marrakech High Atlas: Insight by the geomorphic evolution of drainage basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Amrhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Namous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116, pp.B09401. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3-4), pp.344-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JB008321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681373v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary evolution of the Marrakech High Atlas and morphotectonic evidences of the Tizi N'Test Fault activity, Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dugué</w:t>
+                <w:t xml:space="preserve">Renewed uplift of the Central Andes Forearc revealed by coastal evolution during the Quaternary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.01.006⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002495v1</w:t>
+                <w:t xml:space="preserve">insu-00549820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to a Comment on “Non-steady long-term uplift rates and Pleistocene marine terrace development along the Andean margin of Chile (31°S) inferred from 10Be dating” by M. Saillard, S.R. Hall, L. Audin, D.L. Farber, G. Hérail, J. Martinod, V. Regard, R.C. Finkel. and F. Bondoux [Earth Planet. Sci. Lett. 277 (2009) 50-63]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Saillard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. L. Farber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 296, pp.506-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00549826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed uplift of the Central Andes Forearc revealed by coastal evolution during the Quaternary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+                <w:t xml:space="preserve">Quaternary evolution of the Marrakech High Atlas and morphotectonic evidences of the Tizi N'Test Fault activity, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amhrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 297, pp.199-210. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (3-4), pp.262-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00549820v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to a Comment on &amp;quot;Non-steady long-term uplift rates and Pleistocene marine terrace development along the Andean margin of Chile (31 degrees S) inferred from Be-10 datin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Farber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 296 (3-4), pp.506-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7175,51 +7175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Quaternary morphologies on the northern coast of the South China Sea, China, and their implications for current tectonic models: A review and preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Wei Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kershaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,278 +7549,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary coastal uplift along the Talara Arc (Ecuador, Northern Peru) from new marine terrace data</w:t>
+                <w:t xml:space="preserve">Does Kamchatka belong to North America? An extruding Okhotsk block suggested by coastal neotectonics of the Ozernoi Peninsula, Kamchatka, Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Lamothe</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Pinegina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bretwood Higman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 228 (1-4), pp.73-91. </w:t>
+              <w:t xml:space="preserve">geological society of america</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (5), pp.353-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G22062.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407620v1</w:t>
+                <w:t xml:space="preserve">hal-00992588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Kamchatka belong to North America? An extruding Okhotsk block suggested by coastal neotectonics of the Ozernoi Peninsula, Kamchatka, Russia</w:t>
+                <w:t xml:space="preserve">Quaternary coastal uplift along the Talara Arc (Ecuador, Northern Peru) from new marine terrace data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Pinegina</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ortlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bretwood Higman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">geological society of america</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 34 (5), pp.353-356. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 228 (1-4), pp.73-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G22062.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992588v1</w:t>
+                <w:t xml:space="preserve">hal-00407620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and microtectonic analysis of quaternary deformation from Puna and Santa Clara Islands, Gulf of Guayaquil, Ecuador (South America)</w:t>
               </w:r>
@@ -8144,77 +8144,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kennedy, D.M.; Stephenson, W.J.; Naylor, L.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Coast Geomorphology: A Global Synthesis</w:t>
@@ -8474,51 +8474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Freisleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8671,657 +8671,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 Ma-long uplift cycles of the southern Peru forearc since Late Miocene</w:t>
+                <w:t xml:space="preserve">Vers une approche dynamique des séquences récifales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Regard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carretier</w:t>
+                <w:t xml:space="preserve">Luca Malatesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leanni</w:t>
+                <w:t xml:space="preserve">Kim Huppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denovan Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531213v1</w:t>
+                <w:t xml:space="preserve">hal-03588277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche dynamique des séquences récifales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+                <w:t xml:space="preserve">Reconstruction of extreme events (storms, floods and tsunamis) from the coastal sedimentary files in the Coquimbo region, 30 ° S, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Araya Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Malatesta</w:t>
+                <w:t xml:space="preserve">Antonio Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Huppert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Praxedes Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588277v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of extreme events (storms, floods and tsunamis) from the coastal sedimentary files in the Coquimbo region, 30 ° S, Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Araya Flores</w:t>
+                <w:t xml:space="preserve">L'érosion des côtes rocheuses comme source significative de sédiments vers les océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Maldonado</w:t>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praxedes Muñoz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588167v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'érosion des côtes rocheuses comme source significative de sédiments vers les océans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-visiting the Huon (Papua New Guinea) coral reef terraces: high resolution topography and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Regard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denovan Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernandez Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588000v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-visiting the Huon (Papua New Guinea) coral reef terraces: high resolution topography and modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">4 Ma-long uplift cycles of the southern Peru forearc since Late Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588155v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsiding Sundaland</w:t>
               </w:r>
@@ -9333,64 +9333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9426,1191 +9426,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01928193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D geomorphological evolution of intertropical islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Some consequences of the geodynamics of sea level on the biosphere. The SE Asian example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camillo Arias  Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14087</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-13612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01510099v1</w:t>
+                <w:t xml:space="preserve">insu-01534226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some consequences of the geodynamics of sea level on the biosphere. The SE Asian example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying subsidence of the Sunda shelf (SE Asia) from coral reefmorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten W Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-13612</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7782-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534226v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying subsidence of the Sunda shelf (SE Asia) from coral reefmorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+                <w:t xml:space="preserve">4D geomorphological evolution of intertropical islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thorsten W Becker</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Holt</w:t>
+                <w:t xml:space="preserve">Camillo Arias  Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7782-4</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14087</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534230v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01510099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géomorphologique de la déformation d’avant-arc au niveau d’une transition subduction océanique/subduction continentale;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productivité récifale durant le Neogene tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Y. Brocard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Nexer</w:t>
+                <w:t xml:space="preserve">Husson Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Molliex</w:t>
+                <w:t xml:space="preserve">Mary Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707356v1</w:t>
+                <w:t xml:space="preserve">insu-01388187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité récifale durant le Neogene tardif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Sequences of coral reef terraces from Butonand Tukang Besi archipelagos, SoutheastSulawesi, Indonesia: the most comprehensiverecord of Plio-Quaternary highstands ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mary Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.164</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388187v1</w:t>
+                <w:t xml:space="preserve">insu-01388563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences of coral reef terraces from Butonand Tukang Besi archipelagos, SoutheastSulawesi, Indonesia: the most comprehensiverecord of Plio-Quaternary highstands ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture et morphologie coralienne.Modélisation et observations des îles ensurrection de SE Sulawesi, Indonésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Eliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.254</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388563v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidence de la plateforme de la Sonde(Asie du Sud-Est) : contraintes apportées parla modélisation des récifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Elliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz Camilo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et morphologie coralienne.Modélisation et observations des îles ensurrection de SE Sulawesi, Indonésie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mary Eliot</w:t>
+                <w:t xml:space="preserve">Le projet CROCO-DYL : Les côtes rocheuses : comparaison de sites et de leurs dynamiques pour quantifier le recul littoral court et long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17600/14011800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388554v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet CROCO-DYL : Les côtes rocheuses : comparaison de sites et de leurs dynamiques pour quantifier le recul littoral court et long terme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothée Duguet</w:t>
+                <w:t xml:space="preserve">Analyse géomorphologique de la déformation d’avant-arc au niveau d’une transition subduction océanique/subduction continentale;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">G. Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653972v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric assessment of uplifting coral reef sequences, Sumba Island, Indonesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10618,51 +10618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Schildgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S. Hantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -10685,782 +10685,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphologic Indices for Transition from Subduction to Arc-Continent Collision in Sumba Island, Indonesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive margins getting squeezed in the mantle convection vice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707338v1</w:t>
+                <w:t xml:space="preserve">insu-00990276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de drainage développés sur les séquences de terrasses coralliennes quaternaires de l'île de Sumba (Indonésie), marqueurs de la déformation verticale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Geomorphologic Indices for Transition from Subduction to Arc-Continent Collision in Sumba Island, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707320v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive margins getting squeezed in the mantle convection vice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.W. Becker</w:t>
+                <w:t xml:space="preserve">Les réseaux de drainage développés sur les séquences de terrasses coralliennes quaternaires de l'île de Sumba (Indonésie), marqueurs de la déformation verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9644</w:t>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00990276v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplift history of the coastal Central Andes deduced from morphology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plio-Quaternary coastal sequences, sea-level changes and coastal geodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale de Géomorphologie de l'AIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00945364v1</w:t>
+                <w:t xml:space="preserve">insu-00853595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plio-Quaternary coastal sequences, sea-level changes and coastal geodynamics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Late Holocene sea-cliff retreat recorded by 10Be profiles across a coastal platform: Theory and examples from the English Channel and Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-S. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2955</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00853595v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene sea-cliff retreat recorded by 10Be profiles across a coastal platform: Theory and examples from the English Channel and Korea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Uplift history of the coastal Central Andes deduced from morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.-S. Anderson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duperret</w:t>
+                <w:t xml:space="preserve">M. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+              <w:t xml:space="preserve">8ème Conférence Internationale de Géomorphologie de l'AIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122041v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00945364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term sea-cliff retreat rate recorded by 10Be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11528,64 +11528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10b History of cliff retreat : theory and example from the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11842,103 +11842,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Trends within sequences of Pleistocene marine Terraces: selected examples from California, Peru, Chile and New- Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Cortés-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11960,90 +11960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewed uplift of the Central Andes Forearc revealed by coastal evolution during the Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12247,51 +12247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04866067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dun&#225;n-Avila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107438" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05284217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaesx.2025.100208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Penalver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dunan Avila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230789" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;morwenn Pastier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dunan-Avila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Munoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nunez-Labanino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117356" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Pico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00583-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aribowo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107936" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03341917v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Martin-Izquierdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106575" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Strecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peru Bilbao-Lasa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu &#193;lvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Aranburu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45629.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46493Y.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12297" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Hoeksema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4363" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Heddar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1292-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraucke Klingelhoefer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Ruiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.08.037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2RK03FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Amrhar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0261" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Schildgen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyoe S. Hantoro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Shen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Ping Long" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Qiang Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Long Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.05.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861127v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TSG42V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pinegina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bourgeois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Kravchunovskaya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Lander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E.M. Arcos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30793.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pinegina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003375" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677267v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anderson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.027" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ostanciaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.10.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080912v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Laville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D5F43RC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Keskin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Bekta&#351;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-09-00058.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machare" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VL8RG02S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amhrar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.01.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SK9VX2T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549826v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Farber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.05.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3829NSL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5KZ4RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Hall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.05.017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kershaw" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Tang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.02.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407619v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortlieb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2006.08.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTGK5WT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097803v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002324" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.01.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992588v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretwood Higman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22062.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407433v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vilema" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordonez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.12.029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2L3VF2N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.E. Santana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bonnardot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pazmi&#241;o" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scalabrino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M41.24" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708537v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16272" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725538v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara Mu&#241;oz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Mey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Freisleben" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5716" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dun&#225;n Avila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez-Laba&#241;ino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7172" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588277v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Malatesta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huppert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588167v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya Flores" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588000v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588155v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez Blanco" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510099v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Arias  Ruiz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534226v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534230v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W Becker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Holt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707356v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388187v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husson Laurent" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Eliot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388563v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Camilo Arias" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388554v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schildgen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Hantoro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707320v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990276v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Becker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945364v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853595v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122041v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-S. Anderson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794737v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049551v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492568v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04866067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dun&#225;n-Avila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107438" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05284217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaesx.2025.100208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Penalver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dunan Avila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230789" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;morwenn Pastier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dunan-Avila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Munoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nunez-Labanino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Pico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00583-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117356" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aribowo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107936" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03341917v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Martin-Izquierdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106575" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peru Bilbao-Lasa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu &#193;lvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Aranburu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106132" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Strecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46493Y.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45629.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00255" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12297" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Hoeksema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4363" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraucke Klingelhoefer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Ruiz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.08.037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2RK03FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Heddar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1292-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Amrhar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0261" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Schildgen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyoe S. Hantoro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968538v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pinegina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bourgeois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Kravchunovskaya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Lander" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E.M. Arcos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30793.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pinegina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20051" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.043" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TSG42V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931933v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Shen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Ping Long" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Qiang Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Long Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.05.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003375" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677267v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anderson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.027" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ostanciaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.10.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Keskin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Bekta&#351;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-09-00058.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610899v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machare" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008321" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VL8RG02S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080912v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Laville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D5F43RC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5KZ4RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549826v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hall" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Farber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.05.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3829NSL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amhrar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namous" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.01.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SK9VX2T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Hall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.05.017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kershaw" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Tang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.02.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407619v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortlieb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2006.08.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTGK5WT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097803v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002324" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretwood Higman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22062.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.01.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407433v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vilema" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordonez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.12.029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2L3VF2N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.E. Santana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bonnardot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pazmi&#241;o" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scalabrino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M41.24" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708537v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16272" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725538v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara Mu&#241;oz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Mey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Freisleben" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5716" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dun&#225;n Avila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez-Laba&#241;ino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Malatesta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huppert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Araya Flores" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588000v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588155v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez Blanco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531213v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7172" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534226v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534230v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W Becker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Holt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510099v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Arias  Ruiz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husson Laurent" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Eliot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388554v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Camilo Arias" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707356v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schildgen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Hantoro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990276v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Becker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707338v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707320v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853595v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122041v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-S. Anderson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945364v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794737v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049551v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492568v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>