--- v0 (2026-03-06)
+++ v1 (2026-05-14)
@@ -468,1694 +468,1782 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire l’irrationnel dans la fiction de voyage en Corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Petroni</w:t>
+                <w:t xml:space="preserve">Le chapitre &amp;quot;De la Corse&amp;quot; dans le Précis du Siècle de Louis XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TWENTY-FIRST ANNUAL CONFERENCE Society of Dix-Neuviémistes : Magic: Enchantment and Disenchantment / La Magie: enchantement et désenchantement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+              <w:t xml:space="preserve">Les modernités de Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nizar Ben Saad; Gerhardt Stenger; Université de Sousse, Apr 2026, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476658v1</w:t>
+                <w:t xml:space="preserve">hal-05601627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Napoléon-Hitler : un anachronisme pour lutter contre les fascismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anachronismes et violences : perspectives trandisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédérique Leichter-Flack; Aline Lebel; Cecile Rousselet, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire l’irrationnel dans la fiction de voyage en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Petroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TWENTY-FIRST ANNUAL CONFERENCE Society of Dix-Neuviémistes : Magic: Enchantment and Disenchantment / La Magie: enchantement et désenchantement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Vendetta confrontée au Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille et le droit dans les littératures de langue française (XIXe-XXIe s.) : de l’analyse critique à la discussion littéraire en classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoléon-Hitler : un anachronisme pour lutter contre les fascismes</w:t>
+                <w:t xml:space="preserve">La Corse, conservatoire de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-05402759v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. Classiques Garnier, 2025, 978-2-406-18597-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18599-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. , 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Alighieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Petroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musanostra. Musanostra, Hors-série, 2021, PETRONI Kevin, 978-1-4577-0538-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Adieu aux aspirations nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. Classiques Garnier, 2020, 978-2-406-10443-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10445-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Corse, conservatoire de la modernité</w:t>
+                <w:t xml:space="preserve">L’image du père dans Les Mercenaires et La Mer et le maquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. Classiques Garnier, 2025, 978-2-406-18597-0. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05392270v1</w:t>
+              <w:t xml:space="preserve">Sonia Ben Hadj Yahia; Christine Bidaud; Guillaume Kessler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Père</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis Nexis, 2026, 978-2-7110-4350-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIe-XXe siècle)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Napoléon et l’erreur de la puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. , 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04138390v1</w:t>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome VII, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rencontres, 978-2-406-17480-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17482-0.p.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dante Alighieri</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">hal-05471115v1</w:t>
+                <w:t xml:space="preserve">Les grands discours sur la religion chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Beaurepaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les Méditerranées, 978-2-406-14552-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14552-3.p.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Adieu aux aspirations nationales</w:t>
+                <w:t xml:space="preserve">Les grands discours sur la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. Classiques Garnier, 2020, 978-2-406-10443-8. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05392283v1</w:t>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les Méditerranées, 978-2-406-14552-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14552-3.p.0639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands discours sur les héros de la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène François Xavier Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peraut Marcandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rogliano-Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les Méditerranées, 978-2-406-14552-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14552-3.p.0275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands récits de voyage sur la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Petroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.30-116, 2023, Les Méditerranées, 978-2-406-14550-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04141745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image du père dans Les Mercenaires et La Mer et le maquis</w:t>
+                <w:t xml:space="preserve">Plein feu sur la bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sonia Ben Hadj Yahia; Christine Bidaud; Guillaume Kessler. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-05452212v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoléon et l’erreur de la puissance</w:t>
+                <w:t xml:space="preserve">La défense de la liberté des Corses de Jean-Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
-[...473 lines deleted...]
-                <w:t xml:space="preserve">hal-05402535v1</w:t>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plein feu sur la bataille</w:t>
-[...92 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Présentation des travaux de thèse&amp;quot; dans Regards sur quarante ans d’histoire culturelle de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcandria Peraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cioran et la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde : Temoignages de la Méditerranée, personnage de nos imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Août 1958 : Julien Green à Oletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Petroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2223,51 +2311,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DD8041D"/>
+    <w:nsid w:val="F166BE50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2454,51 +2542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-petroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4809-0183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/251005542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402522v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17821-7.p.0175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18599-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10445-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17482-0.p.0175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peraut Marcandria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rogliano-Desideri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthologie-des-grands-discours-sur-la-corse-et-les-corses-xviiie-xxe-siecle-les-grands-discours-sur-les-heros-de-la-corse.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0275" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthologie-des-grands-discours-sur-la-corse-et-les-corses-xviiie-xxe-siecle-les-grands-discours-sur-la-violence.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Villanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthologie-des-grands-discours-sur-la-corse-et-les-corses-xviiie-xxe-siecle-les-grands-discours-sur-la-religion-chretienne.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gherardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcandria Peraut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-petroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4809-0183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/251005542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402522v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17821-7.p.0175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18599-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10445-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17482-0.p.0175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Villanova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthologie-des-grands-discours-sur-la-corse-et-les-corses-xviiie-xxe-siecle-les-grands-discours-sur-la-religion-chretienne.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0377" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthologie-des-grands-discours-sur-la-corse-et-les-corses-xviiie-xxe-siecle-les-grands-discours-sur-la-violence.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0639" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peraut Marcandria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rogliano-Desideri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthologie-des-grands-discours-sur-la-corse-et-les-corses-xviiie-xxe-siecle-les-grands-discours-sur-les-heros-de-la-corse.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gherardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcandria Peraut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>