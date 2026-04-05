--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -126,673 +126,798 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">L’automatisation des processus de curation sur des métadonnées de provenance : tests d’ingestion et de manipulation de données massives et hétérogènes au sein de l'écosystème numérique de NDame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Willot</w:t>
+                <w:t xml:space="preserve">Simon Paolorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Vodislav</w:t>
+                <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie, Architecture et HBIM : nouvelles perspectives pour le patrimoine bâti (TAIC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique (IRAA - UAR3155), Jun 2025, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727818v1</w:t>
+                <w:t xml:space="preserve">hal-05576442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de fondation pour l'annotation, la segmentation et la reconnaissance de formes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772586v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies and Experiments for Massive 3D Digitalization of the Remains After the Notre-Dame de Paris’ Fire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modèles de fondation pour l'annotation, la segmentation et la reconnaissance de formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Réby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04513698v1</w:t>
+                <w:t xml:space="preserve">hal-04772586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA et les données de Notre-Dame de Paris : de la théorie à la pratique</w:t>
+                <w:t xml:space="preserve">Strategies and Experiments for Massive 3D Digitalization of the Remains After the Notre-Dame de Paris’ Fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Guillem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées DHNord 2024. Prospective et (nouvelles) perspectives en humanités numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.127-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422922v1</w:t>
+                <w:t xml:space="preserve">hal-04513698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">L’IA et les données de Notre-Dame de Paris : de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kévin Réby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Vision Foundation, Oct 2023, Paris, France. https://openaccess.thecvf.com/content/ICCV2023W/e-Heritage/html/Reby_Semantic_Segmentation_Using_Foundation_Models_for_Cultural_Heritage_an_Experimental_ICCVW_2023_paper.html</w:t>
+              <w:t xml:space="preserve">Journées DHNord 2024. Prospective et (nouvelles) perspectives en humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275484v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Vision Foundation, Oct 2023, Paris, France. https://openaccess.thecvf.com/content/ICCV2023W/e-Heritage/html/Reby_Semantic_Segmentation_Using_Foundation_Models_for_Cultural_Heritage_an_Experimental_ICCVW_2023_paper.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -802,499 +927,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576563v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576767v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Réby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1304,150 +1429,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Construction of Knowledge Graph and Deep Learning Experiments for Notre-Dame De Paris’ Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Réby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Giordano; Michele Russo; Roberta Spallone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Representation: New AI- and XR-Driven Transdisciplinarity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.467-482, 2024, Digital Innovations in Architecture, Engineering and Construction, 978-3-031-62962-4 (hardcover) ; 978-3-031-62963-1 (ebook) ; 978-3-031-62965-5 (softcover). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62963-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1457,161 +1582,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Manuel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05335688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1679,51 +1804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="308012C5"/>
+    <w:nsid w:val="093602C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1910,51 +2035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-reby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6823-280X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-reby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6823-280X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>