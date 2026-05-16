--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -935,402 +935,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
+                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Dudek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576767v1</w:t>
+                <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
+                <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576563v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t>
               </w:r>
@@ -1596,51 +1596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,51 +1804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="093602C0"/>
+    <w:nsid w:val="7EB08178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2035,51 +2035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-reby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6823-280X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-reby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6823-280X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>