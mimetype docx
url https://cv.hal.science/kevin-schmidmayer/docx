--- v0 (2026-03-09)
+++ v1 (2026-05-17)
@@ -66,5730 +66,5825 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the interplay of stone-attached and distant cavitation bubbles during extracorporeal shock wave lithotripsy</w:t>
+                <w:t xml:space="preserve">A pressure non-equilibrium two-phase model for simulating bubble clusters in heterogeneous cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mandeep Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Denner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2025 - 12th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontre du non-lineaire 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070922v1</w:t>
+                <w:t xml:space="preserve">hal-05579646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOGEN: An open-source software for simulation of cavitation bubble dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploring the interplay of stone-attached and distant cavitation bubbles during extracorporeal shock wave lithotripsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomas Bokman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Sieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+                <w:t xml:space="preserve">Adedotun Ade-Onojobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Favrie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bratislav Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Bubbles in Complex Media and Confinements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Monte Verità, Switzerland</w:t>
+              <w:t xml:space="preserve">ICMF 2025 - 12th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124535v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithotripsie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ECOGEN: An open-source software for simulation of cavitation bubble dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Martin de Fourchambault</w:t>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit de la recherche 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Workshop on Bubbles in Complex Media and Confinements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286994v1</w:t>
+                <w:t xml:space="preserve">hal-05124535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering the contribution of cavitation damage in kidney stone ablation through X-ray high-speed imaging and microtomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigating cavitation activity and damage evolution in kidney stone fragmentation through X-ray high-speed imaging and microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Sieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazendra Shakya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomas Bokman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Belau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moritz Schlötter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Cavitation Symposium, CAV2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Chania Crete, Greece</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference, EFDC1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700333v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaud devant ! Les maths et la physique en action dans les réseaux de chaleur urbains</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovering the contribution of cavitation damage in kidney stone ablation through X-ray high-speed imaging and microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Sieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gazendra Shakya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomas Bokman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Belau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Schlötter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science, Lycée Jules Supervielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Oloron-Sainte-Marie, France</w:t>
+              <w:t xml:space="preserve">12th International Cavitation Symposium, CAV2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726586v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanique des fluides numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On bubble cloud growth in shock-droplet interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biasiori-Poulanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques, Lycée Louis Barthou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543297v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating cavitation activity and damage evolution in kidney stone fragmentation through X-ray high-speed imaging and microtomography</w:t>
+                <w:t xml:space="preserve">Modelling interactions of waves with diffused interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Sieber</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference, EFDC1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">MultiMat 2022 - 10th International Conference on Numerical Methods for Multi-Material Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700345v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithotripsie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A multiscale numerical scheme for the simulation of dispersed multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit Européenne des chercheur.e.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">MultiMat 2022 - 10th International Conference on Numerical Methods for Multi-Material Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718662v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la mécanique des fluides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulation of bubble dynamics in the diffuse-interface framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 scientifique, 1 classe : Chiche ! Lycée Saint John Perse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Pau, France</w:t>
+              <w:t xml:space="preserve">Workshop on Cavitation, bubble dynamics and mass transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337844v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet shock-induced cavitation using a multiphase modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulation of bubble dynamics in the diffuse-interface framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMAP seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Pau, France</w:t>
+              <w:t xml:space="preserve">ETH Zürich seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924694v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accumulation de données, la face cachée de l'intelligence artificielle, vu par Albert Kahn avec sa documentation du monde en 1920</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Shock-induced atomization of water droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Dorschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biasiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem El-Rabii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Colonius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Européennes du patrimoine 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée des Beaux-Arts de Pau, Sep 2023, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209499v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos futurs : Jumeaux numériques et modèles de langages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ensemble-based Data Assimilation Methods for Viscoelastic Material Rheometry during Bubble Collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Spratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Jung</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Colonius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit Européenne des chercheur.e.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Pau, France</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225207v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bubble cloud growth in shock-droplet interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A comparative study on interface-capturing models and schemes to solve bubble dynamics and cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Biasiori-Poulanges</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Colonius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow, ICMF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086409v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une introduction aux systèmes chaotiques et bulles de cavitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation of the collapse of a vapor bubble near or attached to a rigid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Cresson</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Colonius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematicum Séminaire de Mathématiques et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Pau, France</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960412v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la mécanique des fluides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation of the atomization of a droplet by a high-speed flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 scientifique, 1 classe : Chiche ! Lycée Saint John Perse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Pau, France</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Physical Society, APS March Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Los Angeles, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325167v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double pendule, une représentation du chaos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ECOGEN, an open-source tool dedicated to multiphase compressible multiphysics flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Pau, France</w:t>
+              <w:t xml:space="preserve">53rd 3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Salon-de-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245972v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale numerical scheme for the simulation of dispersed multiphase flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Méthodes actives d'intensification des transferts : Facteur de mérite et influence des propriétés thermo-physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MultiMat 2022 - 10th International Conference on Numerical Methods for Multi-Material Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752083v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet shock-induced cavitation using a multiphase modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the aerobreakup of a single droplet by a high-speed flow behind a shock wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorbonne University Seminar, Pierre and Marie Curie Campus, Institut Jean le Rond d’Alembert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">5e Colloque de la Fédération Fabri de Peiresc, Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879752v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling interactions of waves with diffused interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude numérique de l'intensification de transfert de chaleur par « morphing » dynamique de la paroi d'un échangeur thermique millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MultiMat 2022 - 10th International Conference on Numerical Methods for Multi-Material Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">SFT-2016-- Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752096v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of bubble dynamics in the diffuse-interface framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A model and numerical method for high speed flows with capillary, viscous and heat conduction effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Cavitation, bubble dynamics and mass transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th AIAA Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Washington, D.C., United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-4269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752075v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bulles de cavitation et leurs interventions inattendues en médecine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Innovative Solution to Enhance the Performance of Classical Heat Exchanger for Cooling Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit Européenne des chercheur.e.s</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd World Congress on Mechanical, Chemical, and Material Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. pp.HTFF 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff16.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794501v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of bubble dynamics in the diffuse-interface framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sediment-laden density currents propagating down slopes into stratified ambient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthil Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...654 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...599 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckart Meiburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified framework: Modelling and simulating multiphase compressible flows with cavitation and viscoplastic solids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A multiphase compressible flow model including elasto-viscoplastic solids with irreversible compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 455 (118880), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2026.118880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impulse-driven release of gas-encapsulated drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bokman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biasiori-Poulanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1001, pp.A51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling interactions between waves and diffused interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (2), pp.215-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.5142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387818v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry effects on the droplet shock-induced cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biasiori-Poulanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (6), pp.063315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0151404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phenomenological analysis of droplet shock-induced cavitation using a multiphase modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biasiori-Poulanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.013312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0127105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multiphase irreversible-compaction model for granular-porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.217-241. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124543v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00161-021-01054-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257608v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MFC: An open-source high-order multi-component, multi-phase, and multi-scale compressible flow solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Bryngelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Coralic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomela Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, pp.107396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing viscoelastic materials via ensemble-based data assimilation of bubble collapse observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Spratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Bryngelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.104455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An assessment of multicomponent flow models and interface capturing schemes for spherical bubble dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Bryngelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Colonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 402, pp.109080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-surface dynamics of a gas bubble collapsing above a crevice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Trummler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Bryngelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Colonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 899, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the formation and recurrent shedding of ligaments in droplet aerobreakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Dorschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biasiori-Poulanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem El-Rabii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Colonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 904, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ECOGEN: An open-source tool for multiphase, compressible, multiphysics flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Martelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.107093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.107093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quantitative comparison of phase-averaged models for bubbly, cavitating flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Bryngelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Colonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed video microscopy and numerical modeling of bubble dynamics near a surface of urinary stone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Pishchalnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Behnke-Parks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Colonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (1), pp.516 - 531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5116693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Mesh Refinement algorithm based on dual trees for cells and faces for multiphase compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 388, pp.252-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715696v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat transfer intensification in an actuated heat exchanger submitted to an imposed pressure drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermo-hydraulic characterization of a self-pumping corrugated wall heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.713-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.04.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model and numerical method for compressible flows with capillary effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 334, pp.468-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297432v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat transfer enhancement by dynamic corrugated heat exchanger wall: Numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 745, pp.032061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/745/3/032061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOGEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Cazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algiane Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:75944d477a18b5e3039c74e96158df001e935d02⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7603f78cd00fbfc39937ee30339f63faa18f52b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse-driven release of gas-encapsulated drops</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards a unified framework: Modelling and simulating multiphase compressible flows with cavitation and viscoplastic solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04848523v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling interactions between waves and diffused interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lithotripsie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03387818v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Martin de Fourchambault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry effects on the droplet shock-induced cavitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mécanique des fluides numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04100852v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomenological analysis of droplet shock-induced cavitation using a multiphase modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chaud devant ! Les maths et la physique en action dans les réseaux de chaleur urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03894523v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiphase irreversible-compaction model for granular-porous materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lithotripsie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03257608v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MFC: An open-source high-order multi-component, multi-phase, and multi-scale compressible flow solver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nos futurs : Jumeaux numériques et modèles de langages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03649400v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing viscoelastic materials via ensemble-based data assimilation of bubble collapse observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Droplet shock-induced cavitation using a multiphase modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03649480v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface dynamics of a gas bubble collapsing above a crevice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'accumulation de données, la face cachée de l'intelligence artificielle, vu par Albert Kahn avec sa documentation du monde en 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03649427v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of multicomponent flow models and interface capturing schemes for spherical bubble dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03649385v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the formation and recurrent shedding of ligaments in droplet aerobreakup</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02989359v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOGEN: An open-source tool for multiphase, compressible, multiphysics flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une introduction aux systèmes chaotiques et bulles de cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03649359v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed video microscopy and numerical modeling of bubble dynamics near a surface of urinary stone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le double pendule, une représentation du chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03649292v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative comparison of phase-averaged models for bubbly, cavitating flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Droplet shock-induced cavitation using a multiphase modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03649173v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Mesh Refinement algorithm based on dual trees for cells and faces for multiphase compressible flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les bulles de cavitation et leurs interventions inattendues en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...571 lines deleted...]
-                <w:t xml:space="preserve">hal-03648939v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the atomization of a droplet by a high-speed flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Aix-Marseile Université, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03675245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5936,51 +6031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05070922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas Bokman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Sieber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedotun Ade-Onojobi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05124535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitpas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazendra Shakya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Belau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Schl&#246;tter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337844v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biasiori-Poulanges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Caz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Dorschner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biasiori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem El-Rabii" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Colonius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Spratt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.148" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Radhakrishnan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Meiburg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05124543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75944d477a18b5e3039c74e96158df001e935d02" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bokman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourquard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1124" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387818v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0127105" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257608v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Massoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01054-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bryngelson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Coralic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomela Meng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Maeda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107396" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104455" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Trummler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schmidt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.432" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109080" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.699" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Martelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.107093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pishchalnikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Behnke-Parks" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5116693" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.03.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715696v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.03.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219441" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297432v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.04.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Topin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03675245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Denner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05070922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas Bokman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Sieber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedotun Ade-Onojobi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05124535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitpas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazendra Shakya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Belau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Schl&#246;tter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biasiori-Poulanges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Caz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Dorschner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biasiori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem El-Rabii" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Colonius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Spratt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daniel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4269" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Radhakrishnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Meiburg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05548115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bokman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourquard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387818v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5142" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0127105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257608v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Massoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01054-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bryngelson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Coralic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomela Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Maeda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107396" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104455" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Trummler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schmidt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.432" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.699" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Martelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.107093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.03.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pishchalnikov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Behnke-Parks" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5116693" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715696v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.03.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.04.048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297432v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kumar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Topin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7603f78cd00fbfc39937ee30339f63faa18f52b4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05124543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Manceau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03675245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>