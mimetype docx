--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -66,1523 +66,1657 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial–Temporal–Geometric Graph Convolutional Network for 3-D Human Pose Estimation From Multiview Video</w:t>
+                <w:t xml:space="preserve">High-level multi-robot coordination in a shared workspace for pick-and-place operations using MILP optimization and heuristic for conflict resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiwen Dong</w:t>
+                <w:t xml:space="preserve">Younes El Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhou</w:t>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Riou</w:t>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Yun</w:t>
+                <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanjing Sun</w:t>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.105465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3551025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2026.105465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313939v1</w:t>
+                <w:t xml:space="preserve">hal-05577004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Consistency-Guaranteed Spatio-Temporal Transformer for Unsupervised Multiview 3-D Pose Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial–Temporal–Geometric Graph Convolutional Network for 3-D Human Pose Estimation From Multiview Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiwen Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kévin Subrin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 73, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2024.3440376⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 74, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3551025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812236v1</w:t>
+                <w:t xml:space="preserve">hal-05313939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning Based Tactile Sensing for Active Point Cloud Acquisition, Recognition and Localization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Geometric Consistency-Guaranteed Spatio-Temporal Transformer for Unsupervised Multiview 3-D Pose Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiwen Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Subrin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingwen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2024.3431203⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2024.3440376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812234v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving accuracy reconstruction of parts through a capability study: A methodology for X-ray Computed Tomography Robotic Cell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinforcement Learning Based Tactile Sensing for Active Point Cloud Acquisition, Recognition and Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dubois</w:t>
+                <w:t xml:space="preserve">Kevin Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwen Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Garnier</w:t>
+                <w:t xml:space="preserve">Kevin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2023.104564⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.299-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2024.3431203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329315v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metrological device for robot identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Improving accuracy reconstruction of parts through a capability study: A methodology for X-ray Computed Tomography Robotic Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Reun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.104564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2023.104564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcim.2021.102249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03584201v1</w:t>
+                <w:t xml:space="preserve">hal-04329315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal drift and backlash issues for industrial robots positioning performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A metrological device for robot identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574721002022⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.102249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcim.2021.102249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969973v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparency Analysis of a Passive Heavy Load Comanipulation Arm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermal drift and backlash issues for industrial robots positioning performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Reun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/THMS.2022.3156887⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (9), pp.2933-2952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574721002022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970170v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and interaction quality variations of a collaborative Cable-Driven Parallel Robot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transparency Analysis of a Passive Heavy Load Comanipulation Arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Charron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thomas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">Denis Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102839⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (5), pp.918-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THMS.2022.3156887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758207v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cable-Driven Parallel Robot with Full-Circle End-Effector Rotations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Performance and interaction quality variations of a collaborative Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4049631⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.102839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091921v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Improvement of ROS-Based Control for Teleoperated Yaskawa Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cable-Driven Parallel Robot with Full-Circle End-Effector Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Métillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Baklouti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kévin Subrin</w:t>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11167190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.031115-1 - 031115-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584208v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy-based optimization approach to optimize robotic cell behaviour: application to robotic machining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the Improvement of ROS-Based Control for Teleoperated Yaskawa Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (2), pp.167-178. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (16), pp.7190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IR-07-2014-0371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11167190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099922v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the human arm gesture for optimizing cutting process in ham deboning with a redundant robotic cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Redundancy-based optimization approach to optimize robotic cell behaviour: application to robotic machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cousturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigoré Gogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (2), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IR-07-2014-0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the human arm gesture for optimizing cutting process in ham deboning with a redundant robotic cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoré Gogu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (2), pp.190-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IR-04-2013-346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1592,2950 +1726,3096 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotisation de la pose de briques de terre : Une approche LowTech-HighTech propice au développement de solutions durables pour le domaine de la construction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coupled vs. Decoupled Motion Planning for Four-Robotic Arm Manipulation in a Shared Workspace: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes El Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 7th International Conference on Control and Robotics (ICCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Kyoto, Japan. pp.13-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCR67607.2025.11372088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093607v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled vs. Decoupled Motion Planning for Four-Robotic Arm Manipulation in a Shared Workspace: An Empirical Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robotisation de la pose de briques de terre : Une approche LowTech-HighTech propice au développement de solutions durables pour le domaine de la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 7th International Conference on Control and Robotics (ICCR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509445v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation et coordination des mouvements de robots en espace partagé : une approche par la recherche opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes El Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task allocation and motion planning strategies for multi-robot cooperation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes El Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Annecy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Temporal-evolving to Spatial-fixing: A Keypoints-based Learning Paradigm for Visual Robotic Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiwen Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Interdisciplinaire en Master sur la mise en oeuvre d'un procédé robotisé d'impression 3D pour la construction en Outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptation d'un gant d'assistance aux gestes de la main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Jacques-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Loch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REINFORCEMENT LEARNING BASED POINT-CLOUD ACQUISITION AND RECOGNITION USING EXPLORATION-CLASSIFICATION REWARD COMBINATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical modelling of a Cable-Driven Parallel Robot Winch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758222v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Generation for Foam Additive Manufacturing of Large Parts with a Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Metillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Automation and Robotics in Construction (ISARC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cable-Driven Parallel Robot with Full-Circle End-Effector Rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saman Lessanibahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ASME 2020 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Saint-Louis, Missouri, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4049631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on transparency of a passive manipulation mechanism : application to Neoditech Scara Parts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Towards the Accuracy Improvement of a Mobile Robot for Large Parts Sanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Billon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Mechatronics (ICM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Ilmenau, France. pp.652-657, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMECH.2019.8722843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473209v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital chain development for sanding application with a kinematically redundant robotic system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A study on transparency of a passive manipulation mechanism : application to Neoditech Scara Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Conference on Modelling of Machining Operations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02473129v1</w:t>
+                <w:t xml:space="preserve">hal-02473209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Accuracy Improvement of a Mobile Robot for Large Parts Sanding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Digital chain development for sanding application with a kinematically redundant robotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Mechatronics (ICM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMECH.2019.8722843⟩</w:t>
+              <w:t xml:space="preserve">CIRP Conference on Modelling of Machining Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom. pp.515-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473185v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptation criteria of a movable cobot for polishing activities in naval industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de recalage de trajectoire par correction miroir pour l'usinage robotisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ambiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence MUGV 2018 et Manufacturing 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile robot stability for complex tasks in naval industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arevalo-Siles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st CIRP Conference on Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, stockolm, Sweden. pp.297-302, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the mobile robot location dedicated for habitable house construction by 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ambiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.716-721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis and prognosis models of wind turbine gearbox health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ngoufack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Subrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of foam for molds and large components in naval sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquet Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAST 2017 - 14th Conference on fast sea transportation &amp; innovative materials for maritime </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Robotic Drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriangkrai Waiyagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th CIRP Conference on Modeling of Machining Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cluny, France. pp.416 - 421, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for decoupling the articular stiffness identification: Application to an industrial robot with double encoding system on its 3 first axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ambiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2017.8205950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du comportement de cellules robotiques par ajout et gestion de redondances structurales : application à l'usinage robotisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigore Gogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre d'une cellule robotisée redondante, application au désossage de jambon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigore Gogu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robotisation des grands espaces : principes et outils méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness and Transparency of a Collaborative Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Springer International Publishing, pp.101-109, 2022, Springer Proceedings in Advanced Robotics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4545,114 +4825,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du comportement de cellules robotiques par gestion des redondances : application à la découpe de viande et à l’Usinage Grande Vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Blaise Pascal - Clermont-Ferrand II, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013CLF22417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00999471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4799,51 +5079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Riou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3551025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3440376" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Subrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2024.3431203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2021.102249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721002022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joncheray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3156887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau M&#233;tillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102839" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049631" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Baklouti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167190" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabourin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cousturier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-07-2014-0371" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Stephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-04-2013-346" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim El Baba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jacques-Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758222v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Metillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joncheray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Billon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bressac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.063" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722843" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moyon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arevalo-Siles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caverot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ngoufack" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Subrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquet Elodie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriangkrai Waiyagan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8205950" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Gogu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758215v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00999471v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22417" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2026.105465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Dong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Riou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3551025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3440376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Subrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2024.3431203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2021.102249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721002022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joncheray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3156887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau M&#233;tillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102839" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049631" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Baklouti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabourin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cousturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-07-2014-0371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Stephan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-04-2013-346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim El Baba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jacques-Jean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758222v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Metillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bressac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joncheray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Billon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moyon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arevalo-Siles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caverot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.403" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ngoufack" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Subrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquet Elodie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriangkrai Waiyagan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.246" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8205950" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Gogu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Paquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7821" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00999471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>