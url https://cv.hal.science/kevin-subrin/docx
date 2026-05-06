--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -2551,230 +2551,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REINFORCEMENT LEARNING BASED POINT-CLOUD ACQUISITION AND RECOGNITION USING EXPLORATION-CLASSIFICATION REWARD COMBINATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+                <w:t xml:space="preserve">Geometrical modelling of a Cable-Driven Parallel Robot Winch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Métillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690362v1</w:t>
+                <w:t xml:space="preserve">hal-03758222v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical modelling of a Cable-Driven Parallel Robot Winch</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">REINFORCEMENT LEARNING BASED POINT-CLOUD ACQUISITION AND RECOGNITION USING EXPLORATION-CLASSIFICATION REWARD COMBINATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758222v2</w:t>
+                <w:t xml:space="preserve">hal-03690362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Generation for Foam Additive Manufacturing of Large Parts with a Cable-Driven Parallel Robot</w:t>
               </w:r>
@@ -3135,265 +3135,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on transparency of a passive manipulation mechanism : application to Neoditech Scara Parts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital chain development for sanding application with a kinematically redundant robotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Billon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Conference on Modelling of Machining Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom. pp.515-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473209v1</w:t>
+                <w:t xml:space="preserve">hal-02473129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital chain development for sanding application with a kinematically redundant robotic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study on transparency of a passive manipulation mechanism : application to Neoditech Scara Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Conference on Modelling of Machining Operations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473129v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptation criteria of a movable cobot for polishing activities in naval industries</w:t>
               </w:r>
@@ -3840,256 +3840,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and prognosis models of wind turbine gearbox health</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of foam for molds and large components in naval sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Ngoufack</w:t>
+                <w:t xml:space="preserve">Paquet Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Subrin</w:t>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">FAST 2017 - 14th Conference on fast sea transportation &amp; innovative materials for maritime </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465451v1</w:t>
+                <w:t xml:space="preserve">hal-01692202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of foam for molds and large components in naval sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis and prognosis models of wind turbine gearbox health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ngoufack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquet Elodie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kévin Subrin</w:t>
+                <w:t xml:space="preserve">Frédéric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Stéphane Subrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAST 2017 - 14th Conference on fast sea transportation &amp; innovative materials for maritime </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692202v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Robotic Drilling</w:t>
               </w:r>
@@ -5079,51 +5079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2026.105465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Dong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Riou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3551025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3440376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Subrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2024.3431203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2021.102249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721002022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joncheray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3156887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau M&#233;tillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102839" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049631" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Baklouti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabourin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cousturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-07-2014-0371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Stephan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-04-2013-346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim El Baba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jacques-Jean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758222v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Metillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bressac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joncheray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Billon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moyon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arevalo-Siles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caverot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.403" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ngoufack" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Subrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquet Elodie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriangkrai Waiyagan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.246" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8205950" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Gogu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Paquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7821" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00999471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2026.105465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Dong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Riou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3551025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3440376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Subrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2024.3431203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2021.102249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721002022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joncheray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3156887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau M&#233;tillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102839" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049631" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Baklouti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabourin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cousturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-07-2014-0371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Stephan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-04-2013-346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim El Baba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jacques-Jean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758222v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Metillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bressac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joncheray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Billon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moyon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arevalo-Siles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caverot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.403" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquet Elodie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ngoufack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Subrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriangkrai Waiyagan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.246" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8205950" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Gogu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Paquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7821" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00999471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>