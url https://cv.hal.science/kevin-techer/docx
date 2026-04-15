--- v0 (2026-03-03)
+++ v1 (2026-04-15)
@@ -66,1053 +66,1053 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a consensus on extended Shapley values for multi-choice games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lowing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.102407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2025.102407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocating the common costs of a public service operator: An axiomatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lowing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Munich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.106247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irle.2025.106247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The permission-Owen value: axiomatization and application to liability situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lowing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Nakada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00182-025-00946-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalism, egalitarianism and efficiency in multi-choice games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lowing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (4), pp.815-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-022-01412-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priority relations and cooperation with multiple activity levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lowing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.102740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2022.102740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stable agreements through liability rules: A multi-choice game approach to the social cost problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2021.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative games with unpaid players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Munich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Munich</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating the common costs of a public service operator: an axiomatic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lowing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Munich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Munich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazardous waste transportation: a cost allocation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalism, Egalitarianism and E ciency in Multi-Choice Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lowing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03334056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable agreements through liability rules: a multi- choice games approach to the social cost problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02939246v1</w:t>
-              </w:r>
-[...602 lines deleted...]
-                <w:t xml:space="preserve">hal-04097841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1130,51 +1130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-choice games and applications to pollution issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computational Engineering, Finance, and Science [cs.CE]. Université Jean Monnet - Saint-Etienne, 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023STET0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1370,51 +1370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Munich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Techer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04428081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102407" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Abe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nakada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00946-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097849v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01412-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2022.102740" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.04.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04540475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STET0002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Techer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Munich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Abe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nakada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00946-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097849v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01412-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2022.102740" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.04.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04428081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099139v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04540475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STET0002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>