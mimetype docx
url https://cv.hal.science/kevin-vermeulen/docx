--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kevin Vermeulen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRS, LIX, Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECSeptional DNS Data: Evaluating Nameserver ECS Deployments with Response-Aware Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sattler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zirngibl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM on Networking 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China. pp.1-25, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3730977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazakhstan’s Internet Landscape: Infrastructure, Geopolitical Dependencies, and Pathways to Digital Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomway Opalinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Voge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TPRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geofeeds: Revolutionizing IP Geolocation or Illusionary Promises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Livadariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Giotsas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on emerging Networking EXperiments and Technologies (ACM CoNEXT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metAScritic: Reframing AS-Level Topology Discovery as a Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loqman Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Giotsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Katz-Bassett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Internet Measurement Conference (IMC ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2024, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646547.3688429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Look At IPv6 Hypergiant Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sattler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2024, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3656300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGiant: Vers une géolocalisation d'adresses IP à l'échelle grâce aux géants d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mesures haute fréquence d'internet plus éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPKI Time-of-Flight: Tracking Delays in the Management, Control, and Data Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amreesh Phokeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Mar 2023, Virtual, France. pp.429-457, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28486-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication: Towards a Publicly Available Internet scale IP Geolocation Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Internet Measurement Conference (IMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618257.3624801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explainable-by-design ensemble learning system to detect unknown network attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Network and Service Management (CNSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'apprentissage ensembliste explicable pour détecter des attaques réseau inconnues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Central Problem with Distributed Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loqman Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Calder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Katz-Bassett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotNets : Twenty-Second ACM Workshop on Hot Topics in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3626111.3628213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best of both worlds: High Availability CDN Routing Without Compromising Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangchen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Katz-Bassett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Calder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC '22: ACM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France. pp.655-663, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517745.3561421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeph & Iris cartographient l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Scale Reverse Traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ege Gurmericliler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Choffnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Katz-Bassett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517745.3561422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Geolocation Database Stability and Implications for Network Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alias Resolution Based on ICMP Rate Limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Addanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2020 - 21st International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. pp.231-248, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-Miner: Comprehensive Discovery of the Internet's Topology Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin P Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Symposium on Networked Systems Design and Implementation (NSDI) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Clara, CA, United States. pp.479-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet measurements on EdgeNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Mcgeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT: Computer and Networking Experimental Research using Testbeds in conjunction with IEEE INFOCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Multipath Route Tracing to RIPE Atlas (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kisteleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Jolla, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel MDA-Lite Paris Traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D Strowes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC'18 - 2018 Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3278532.3278536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Internet's Shadow Areas for Stealth Interception BGP Hijack at Internet Exchange Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMA PhD School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenhagen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Towards a Publicly Available Framework to Process Traceroutes with MetaTrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Internet Measurement Conference (IMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montreal (Canada), Canada. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Traffic Engineering from public BGP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Publicly Available Framework to Process Traceroutes with MetaTrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of an IP Geolocation Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the weakest model sees the threat: an explainable ensemble learning system for detecting network attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.111730. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeph & Iris map the internet: A resilient reinforcement learning approach to distributed IP route tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.2-9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523230.3523232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explainable-by-design ensemble learning system to detect unknown network attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custocy; LAAS - CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explainable-by-design ensemble learning system to detect unknown network attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyblex Technologies; LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kevin Vermeulen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRS, LIX, Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nxthdr: une plateforme de nouvelle génération pour les mesures Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECSeptional DNS Data: Evaluating Nameserver ECS Deployments with Response-Aware Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sattler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zirngibl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM on Networking 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China. pp.1-25, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3730977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazakhstan’s Internet Landscape: Infrastructure, Geopolitical Dependencies, and Pathways to Digital Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomway Opalinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Voge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TPRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Look At IPv6 Hypergiant Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sattler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2024, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3656300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metAScritic: Reframing AS-Level Topology Discovery as a Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loqman Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Giotsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Katz-Bassett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Internet Measurement Conference (IMC ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2024, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646547.3688429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geofeeds: Revolutionizing IP Geolocation or Illusionary Promises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Livadariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Giotsas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on emerging Networking EXperiments and Technologies (ACM CoNEXT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGiant: Vers une géolocalisation d'adresses IP à l'échelle grâce aux géants d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication: Towards a Publicly Available Internet scale IP Geolocation Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Internet Measurement Conference (IMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618257.3624801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPKI Time-of-Flight: Tracking Delays in the Management, Control, and Data Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amreesh Phokeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Mar 2023, Virtual, France. pp.429-457, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28486-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mesures haute fréquence d'internet plus éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explainable-by-design ensemble learning system to detect unknown network attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Network and Service Management (CNSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'apprentissage ensembliste explicable pour détecter des attaques réseau inconnues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Central Problem with Distributed Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loqman Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Calder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Katz-Bassett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotNets : Twenty-Second ACM Workshop on Hot Topics in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3626111.3628213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best of both worlds: High Availability CDN Routing Without Compromising Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangchen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Katz-Bassett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Calder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC '22: ACM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France. pp.655-663, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517745.3561421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeph & Iris cartographient l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Scale Reverse Traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ege Gurmericliler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Choffnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Katz-Bassett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517745.3561422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Geolocation Database Stability and Implications for Network Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alias Resolution Based on ICMP Rate Limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Addanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2020 - 21st International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. pp.231-248, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-Miner: Comprehensive Discovery of the Internet's Topology Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin P Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Symposium on Networked Systems Design and Implementation (NSDI) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Clara, CA, United States. pp.479-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet measurements on EdgeNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Mcgeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT: Computer and Networking Experimental Research using Testbeds in conjunction with IEEE INFOCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Multipath Route Tracing to RIPE Atlas (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kisteleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Jolla, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel MDA-Lite Paris Traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D Strowes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC'18 - 2018 Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3278532.3278536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Internet's Shadow Areas for Stealth Interception BGP Hijack at Internet Exchange Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMA PhD School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenhagen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Towards a Publicly Available Framework to Process Traceroutes with MetaTrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Internet Measurement Conference (IMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montreal (Canada), Canada. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Traffic Engineering from public BGP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Publicly Available Framework to Process Traceroutes with MetaTrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of an IP Geolocation Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the weakest model sees the threat: an explainable ensemble learning system for detecting network attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.111730. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeph & Iris map the internet: A resilient reinforcement learning approach to distributed IP route tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.2-9. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523230.3523232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explainable-by-design ensemble learning system to detect unknown network attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custocy; LAAS - CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explainable-by-design ensemble learning system to detect unknown network attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyblex Technologies; LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sattler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zirngibl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Hilal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gasser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vermeulen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomway Opalinsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontugne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Voge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ford" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Livadariu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Giotsas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loqman Salamatian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Cunha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Katz-Bassett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646547.3688429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656300" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rimlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amreesh Phokeer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Bush" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28486-1_18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215113v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Dreyfus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618257.3624801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ritchie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hoon Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Calder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626111.3628213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangchen Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517745.3561421" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rohrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gurmericliler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Cunha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Choffnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517745.3561422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beverly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burim Ljuma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Rohrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Mcgeer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kisteleki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Homburg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Strowes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278532.3278536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo A. Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111730" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523230.3523232" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03868401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vermeulen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sattler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zirngibl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Hilal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gasser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730977" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomway Opalinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontugne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Voge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ford" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loqman Salamatian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Cunha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Giotsas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Katz-Bassett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646547.3688429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Livadariu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rimlinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215113v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Dreyfus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618257.3624801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amreesh Phokeer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Bush" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28486-1_18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ritchie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hoon Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Calder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626111.3628213" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangchen Zhu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517745.3561421" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rohrer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gurmericliler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Choffnes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517745.3561422" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beverly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burim Ljuma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Rohrer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Mcgeer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kisteleki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Homburg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Strowes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278532.3278536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo A. Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111730" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523230.3523232" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03868401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>