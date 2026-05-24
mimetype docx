--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -818,286 +818,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+                <w:t xml:space="preserve">Activités humaines et paysages dans les Alpes méridionales françaises (Parc national des Ecrins) entre la Préhistoire et la fin de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Dulias</w:t>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dianne Unsain</w:t>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atrium : patrimoine &amp; restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.50-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04378532v1</w:t>
+                <w:t xml:space="preserve">hal-04530447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités humaines et paysages dans les Alpes méridionales françaises (Parc national des Ecrins) entre la Préhistoire et la fin de l’Antiquité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+                <w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Katharina Dulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Talon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atrium : patrimoine &amp; restauration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530447v1</w:t>
+                <w:t xml:space="preserve">halshs-04378532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villar d'Arène, Chamoulet, Le Légat et Serre Bla</w:t>
               </w:r>
@@ -1544,321 +1544,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early instability scenario: Terrestrial planet formation during the giant planet instability, and the effect of collisional fragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene demographic fluctuations, climate and erosion in the Mediterranean: A meta data-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Clement</w:t>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Kaib</w:t>
+                <w:t xml:space="preserve">C Neil Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean N. Raymond</w:t>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Chambers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 321, pp.778-790. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.864-885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.12.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683619826637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981973v1</w:t>
+                <w:t xml:space="preserve">hal-02125703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene demographic fluctuations, climate and erosion in the Mediterranean: A meta data-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The early instability scenario: Terrestrial planet formation during the giant planet instability, and the effect of collisional fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Kaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean N. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (5), pp.864-885. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321, pp.778-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683619826637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125703v1</w:t>
+                <w:t xml:space="preserve">hal-01981973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,278 +1942,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asteroid Ryugu before the Hayabusa2 encounter</w:t>
+                <w:t xml:space="preserve">Initial velocity V-shapes of young asteroid families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koji Wada</w:t>
+                <w:t xml:space="preserve">Bryce Bolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Grott</w:t>
+                <w:t xml:space="preserve">Alessandro Morbidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Michel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40645-018-0237-y⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 473 (3), pp.3949-3968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957767v1</w:t>
+                <w:t xml:space="preserve">hal-02303758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial velocity V-shapes of young asteroid families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asteroid Ryugu before the Hayabusa2 encounter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryce Bolin</w:t>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Delbo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonella Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 473 (3), pp.3949-3968. </w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40645-018-0237-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303758v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting the Rock Paintings of Abri Faravel: laser and white-light scanning at 2133 m in the southern French Alps.</w:t>
               </w:r>
@@ -2225,64 +2225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Masinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2877,64 +2877,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Alpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Des natures et des Hommes, 61, pp.48-51</w:t>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gassend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Maria Palet Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3774,77 +3774,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21, pp.185-198. </w:t>
@@ -3908,307 +3908,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’os à la molécule : les apports des analyses archéozoologique et isotopique dans l’étude des modes d’élevage et de la gestion des troupeaux sur un castrum des Alpilles (Montpaon, Fontvieille, 13)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L’exploitation des ressources animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Christophe Tréglia; Véronique Rinalducci; Marie-Laure Laharie. </w:t>
+              <w:t xml:space="preserve">Raphaël Golosetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montpaon, un castrum des Baux (XI</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, A paraître, Bibliothèque d’archéologie méditerranéenne</w:t>
+              <w:t xml:space="preserve">Les Mujouls. Habitats et sanctuaires du col d’Adon à la période gallo-romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012370v1</w:t>
+                <w:t xml:space="preserve">hal-05012374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des ressources animales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">De l’os à la molécule : les apports des analyses archéozoologique et isotopique dans l’étude des modes d’élevage et de la gestion des troupeaux sur un castrum des Alpilles (Montpaon, Fontvieille, 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raphaël Golosetti. </w:t>
+              <w:t xml:space="preserve">Jean-Christophe Tréglia; Véronique Rinalducci; Marie-Laure Laharie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mujouls. Habitats et sanctuaires du col d’Adon à la période gallo-romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Montpaon, un castrum des Baux (XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, A paraître, Bibliothèque d’archéologie méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012374v1</w:t>
+                <w:t xml:space="preserve">hal-05012370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A History of Mountain Archaeology</w:t>
               </w:r>
@@ -4328,77 +4328,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4444,51 +4444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roi-Cochon et bêtes à laine : dimensions socio-économiques de l'exploitation des porcs et des caprinés pendant le Moyen Âge dans le sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4612,64 +4612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bintz; Christophe Griggo; Lucie Martin; Régis Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t>
@@ -4702,51 +4702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges graphiques, culture matérielle et matières premières : circulations du Néolithique aux âges des métaux dans les Alpes du sud. Les exemples de l’abri Faravel (Freissinières, Hautes-Alpes), de l’abri des Oullas (Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence) et du tertre des Sagnes (Jausiers, Alpes-de-Haute-Provence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4926,51 +4926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire des activités agricoles et des paysages révélée par un outil en plein essor : l’ADN sédimentaire lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,51 +5215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Golosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes réunis par Stéfan Tzortzis et Xavier Delestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la montagne européenne : actes de la table ronde internationale de Gap, 29 septembre-1er octobre 2008</w:t>
@@ -5318,51 +5318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri-Cultures en Écrins, La Démontagnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté des Communes du Pays des Ecrins, Oct 2025, FREISSINIERES, France</w:t>
@@ -5884,51 +5884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2025, Lleida, Spain</w:t>
@@ -5951,234 +5951,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05088327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le piémont méridional de la Sainte-Victoire, l’espace domanial et funéraire de Richeaume de l’Antiquité au haut Moyen-Âge (Puyloubier, 13)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape Archaeology and its Role in Assessing human-environment Interactions: Understanding Past Climate Change and Resilient Agricultural Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque de Puyloubier, May 2024, Puyloubier, France</w:t>
+              <w:t xml:space="preserve">Mediterranean archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for American Universities, Jun 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003615v1</w:t>
+                <w:t xml:space="preserve">hal-05003508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape Archaeology and its Role in Assessing human-environment Interactions: Understanding Past Climate Change and Resilient Agricultural Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur le piémont méridional de la Sainte-Victoire, l’espace domanial et funéraire de Richeaume de l’Antiquité au haut Moyen-Âge (Puyloubier, 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for American Universities, Jun 2024, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de Puyloubier, May 2024, Puyloubier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003508v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard d'archéologues dans le Parc national des Écrins, de l'Argentierois au Champsaur</w:t>
               </w:r>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Veyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Européennes d’Archéologie, Conférence à la Maison du berger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Jun 2024, Champoléon, France</w:t>
@@ -6315,64 +6315,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6453,64 +6453,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuits de la Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Départemental des Hautes-Alpes, Jan 2024, Gap, France</w:t>
@@ -6692,77 +6692,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6845,77 +6845,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Vallouise, France</w:t>
@@ -6970,51 +6970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7095,77 +7095,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans du Parc national des Ecrins_ "Ecrins, Terre de Sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, VALBONNAIS, France</w:t>
@@ -7188,292 +7188,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">À la croisée des méthodes : entre analyses bioarchéologiquess, paléoenvironnementales et archéologie culturelle ou comment appréhender l’histoire pastorale des sociétés provençales et alpines sur le long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Dulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edytem; consortium Patrimalp, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03845122v1</w:t>
+                <w:t xml:space="preserve">hal-05012329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la croisée des méthodes : entre analyses bioarchéologiquess, paléoenvironnementales et archéologie culturelle ou comment appréhender l’histoire pastorale des sociétés provençales et alpines sur le long terme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Walsh</w:t>
+                <w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Edytem; consortium Patrimalp, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012329v1</w:t>
+                <w:t xml:space="preserve">halshs-03845122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the mobility of caprine herds in a mountain environment (Swiss Alps) from the Neolithic to late Iron Age: The contribution of sequential isotope analyses in teeth enamel</w:t>
               </w:r>
@@ -7636,51 +7636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Dulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t>
@@ -7722,77 +7722,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7834,90 +7834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATHWAy Project: The origins and development of long-distance transhumance in the WesternAlps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Dulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7959,51 +7959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain agro-ecosystems long-term trajectories in the North Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8214,64 +8214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Dulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8341,51 +8341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8481,77 +8481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of sedimentary ancient DNA from lakes in tracing human-environment interactions in the Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Dulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8641,51 +8641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastoralisme et nature protégée en Méditerranée occidentale. Construire des partenariats durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la transhumance, Apr 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8710,51 +8710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pastoralisme dans les Alpes occidentales entre la Protohistoire et le Moyen âge : une évaluation des origines. Le développement de la grande transhumance à travers des analyses zooarchéologiques, isotopiques, et l'ADN ancien sédimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8805,103 +8805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abri Faravel et la fréquentation préhistorique de la moyenne et de la haute montagne dans le Parc National des Ecrins (Hautes-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "L’Homme dans les Alpes, de la pierre au métal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France. pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9200,51 +9200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incipient Anthropocene: Evidence dor Human Dominated High Altitude Landscapes in the Southern French Alps and Mediterranean Mountain Ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9325,51 +9325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The search for the Anthropocene in the French Alps – integrating archaeological and palaeoenvironmental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9437,51 +9437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-environment interactions in the Alps: integrating Archaeology and palaeoenvironmental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9539,502 +9539,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement du pastoralisme en altitude, archéologie et paléoécologie dans les Écrins (Hautes-Alpes)</w:t>
+                <w:t xml:space="preserve">Human-environment interactions in the Alps: Archaeology and palaeoenvironmental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Alpages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDYTEM, Mar 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">PAGES Regional Integration meeting “Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527695v1</w:t>
+                <w:t xml:space="preserve">hal-02613091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-environment interactions in the Alps: Archaeology and palaeoenvironmental approaches</w:t>
+                <w:t xml:space="preserve">Le développement du pastoralisme en altitude, archéologie et paléoécologie dans les Écrins (Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES Regional Integration meeting “Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Alpages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDYTEM, Mar 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613091v1</w:t>
+                <w:t xml:space="preserve">hal-03527695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mosaïque supraforestière médiévale saisie par l’approche anthracologique agropastorale et minière à l’échelle d’un haut vallon alpestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin James Walsh</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Colloque international sur les Alpes dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Evolène, Suisse</w:t>
+              <w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527672v1</w:t>
+                <w:t xml:space="preserve">hal-03527676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mosaïque supraforestière médiévale saisie par l’approche anthracologique agropastorale et minière à l’échelle d’un haut vallon alpestre</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Walsh</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin James Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, Apr 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">XIVe Colloque international sur les Alpes dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Evolène, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527676v1</w:t>
+                <w:t xml:space="preserve">hal-03527672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au coeur du Parc National des Ecrins du Néolithique aux Ages des Métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10096,247 +10096,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des activités agricoles et pastorales dans les Alpes françaises : un nouveau regard fourni par l’ADN sédimentaire lacustre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for the creation of human dominated high altitude landscapes in the Southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">21st meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613122v1</w:t>
+                <w:t xml:space="preserve">hal-02613102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the creation of human dominated high altitude landscapes in the Southern French Alps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Histoire des activités agricoles et pastorales dans les Alpes françaises : un nouveau regard fourni par l’ADN sédimentaire lacustre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ficetola Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fouinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613102v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intersection of theory and practice in “marginal” mountainous landscapes: the investigation of past human-environment interactions in the southwestern Alps</w:t>
               </w:r>
@@ -10536,269 +10536,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Écrins, un territoire d'altitude dans le contexte des Alpes occidentales de la Préhistoire récente à l'âge du Bronze (Hautes-Alpes, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Talon</w:t>
+                <w:t xml:space="preserve">Géoarchéologie de l'espace pastoral : premières observations dans la montagne de Bassiès (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Carroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.211-225</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588285v1</w:t>
+                <w:t xml:space="preserve">hal-02977979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie de l'espace pastoral : premières observations dans la montagne de Bassiès (Ariège)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Carozza</w:t>
+                <w:t xml:space="preserve">Les Écrins, un territoire d'altitude dans le contexte des Alpes occidentales de la Préhistoire récente à l'âge du Bronze (Hautes-Alpes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.211-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977979v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
               </w:r>
@@ -10836,51 +10836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzi Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
@@ -10909,90 +10909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les massifs de l'Argentiérois du Mésolithique au début de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11506,51 +11506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t>
@@ -11764,64 +11764,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude de l'art rupestre de l'abri Faravel (Freissinières, 05), alt. 2133 m.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Masinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11891,64 +11891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12011,90 +12011,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12133,64 +12133,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final d'Opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12255,64 +12255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12377,64 +12377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final d'Opération dans le Parc National des Écrins et en périphérie (Hautes-Alpes). Prospections pédestres thématiques et relevés de terrain dans les massifs du Pinier (Freissinières) et de l'Eychauda (Pelvoux), secteur Argentiérois/Vallouise (alt. 2350 - 2800 m.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12512,64 +12512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12617,77 +12617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12803,51 +12803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B19294FB"/>
+    <w:nsid w:val="7E26F248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12951,51 +12951,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8B8DE95E"/>
+    <w:nsid w:val="324464DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13185,51 +13185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-walsh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1621-2625" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/EEM-3911-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139024921" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reynaud Savioz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#233;s-Pastor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Heintzman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Zetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59028-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coissac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#246;rer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Theurillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34010-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-020-00130-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981973v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Clement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kaib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean N. Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chambers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.12.033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neil Roberts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826637" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Wada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0237-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Bolin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2546" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.42.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauretta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartels" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierhaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P Binzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12353" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Carrer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.08.060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLCDCG5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Betts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n de Angelis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520486v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529715v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452746v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6072" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011993v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861169v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613100v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613091v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613102v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Carroza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walsh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132079v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet-Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Barker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1dpjf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088312v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012351v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440049v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440774v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-walsh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1621-2625" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/EEM-3911-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139024921" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reynaud Savioz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#233;s-Pastor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Heintzman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Zetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59028-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coissac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#246;rer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Theurillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34010-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-020-00130-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neil Roberts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826637" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Clement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kaib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean N. Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chambers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.12.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Bolin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2546" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Wada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0237-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.42.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauretta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartels" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierhaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P Binzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12353" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Carrer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.08.060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLCDCG5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Betts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n de Angelis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520486v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529715v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452746v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6072" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011993v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861169v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613100v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613091v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Carroza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walsh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132079v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet-Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Barker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1dpjf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088312v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012351v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440049v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440774v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>