--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -368,177 +368,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline Phase Induction Strategy for the Design of Luminescent Lanthanide Coordination Polymers: Toward Plastic Waste Recycling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto‐Optical Correlations in a High Symmetry Dysprosium Complex Reveal an Almost “Ideal Non‐SMM” and Orange‐To‐Red DyIII‐Based Emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallou Ngom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Nimisha Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01104⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.202500193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094001v1</w:t>
+                <w:t xml:space="preserve">hal-05229991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterolanthanide Terephthalate Coordination Polymers: From the Fight against Counterfeiting to Plastic Waste Recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -547,233 +547,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (11), pp.1801-1814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.accounts.5c00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto‐Optical Correlations in a High Symmetry Dysprosium Complex Reveal an Almost “Ideal Non‐SMM” and Orange‐To‐Red DyIII‐Based Emitter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Crystalline Phase Induction Strategy for the Design of Luminescent Lanthanide Coordination Polymers: Toward Plastic Waste Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallou Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.202500193. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (20), pp.10194-10207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202500193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229991v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis Photomodulation within photochromic assemblies of Dy(Tp&amp;lt;sup&amp;gt;2-py&amp;lt;/sup&amp;gt;)F]$^+$ Single‐Molecule Magnets : Influence of the supramolecular magnetic couplings</w:t>
               </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.e202404274. </w:t>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and Single‐Molecule Magnet Properties in Ideal Symmetry Compounds: Example of a Near‐Planar Tricoordinate Ytterbium(III) Amide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanides coordination polymers: Enhancement of luminescence and color emission modulation by core–shell shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Houard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Thibaut Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceur.202400062⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.113275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753145v1</w:t>
+                <w:t xml:space="preserve">hal-04726709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanides coordination polymers: Enhancement of luminescence and color emission modulation by core–shell shaping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescence and Single‐Molecule Magnet Properties in Ideal Symmetry Compounds: Example of a Near‐Planar Tricoordinate Ytterbium(III) Amide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimisha Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Morvan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 170, pp.113275. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (6), pp.e202400062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202400062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726709v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation and control of metallogel formation for the deposition of supramolecular nanotubes of single-chain magnets</w:t>
               </w:r>
@@ -1299,51 +1299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogen-Bonds-Based Strategy for the Design of Highly Luminescent Lanthanide Coordination Polymers as Taggants for Plastic Waste Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallou Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1427,373 +1427,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized local synthetic conditions induce size reduction and phase purification in {[Fe(Htrz)2(trz)](BF4)}n spin crossover particles</w:t>
+                <w:t xml:space="preserve">Probing the Magnetization Relaxation Dynamics of Four-Coordinate Lanthanide(III) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Castel</w:t>
+                <w:t xml:space="preserve">Dipanti Borah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Marchetti</w:t>
+                <w:t xml:space="preserve">Amaleswari Rasamsetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepanshu Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (2), pp.1076-1083. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.629-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945807v1</w:t>
+                <w:t xml:space="preserve">hal-03969144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Magnetization Relaxation Dynamics of Four-Coordinate Lanthanide(III) Complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Get under the Umbrella: A Comprehensive Gateway for Researchers on Lanthanide‐Based Single‐Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01246⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969144v1</w:t>
+                <w:t xml:space="preserve">hal-04258245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get under the Umbrella: A Comprehensive Gateway for Researchers on Lanthanide‐Based Single‐Molecule Magnets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimized local synthetic conditions induce size reduction and phase purification in {[Fe(Htrz)2(trz)](BF4)}n spin crossover particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.1076-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258245v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
               </w:r>
@@ -1805,51 +1805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Beyrouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2328,51 +2328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers Molecular Alloys Stability: A Thermochemical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,325 +2560,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure, and Luminescence Properties of the Iso-Reticular Series of Lanthanide Coordination Polymers Synthesized from Hexa-Lanthanide Molecular Precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminance and Brightness: Application to Lanthanide-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyun Yao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (12), pp.4895-4908. </w:t>
+              <w:t xml:space="preserve">, 2022, 61 (48), pp.19588-19596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632067v1</w:t>
+                <w:t xml:space="preserve">hal-03885315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance and Brightness: Application to Lanthanide-Based Coordination Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Blais</w:t>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of lanthanide coordination polymers with 2-bromobenzoic acid as ligand from hexa-lanthanide molecular precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (48), pp.19588-19596. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1250, pp.131918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885315v1</w:t>
+                <w:t xml:space="preserve">hal-03515035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of lanthanide coordination polymers with 2-bromobenzoic acid as ligand from hexa-lanthanide molecular precursors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Crystal Structure, and Luminescence Properties of the Iso-Reticular Series of Lanthanide Coordination Polymers Synthesized from Hexa-Lanthanide Molecular Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,82 +2907,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1250, pp.131918. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (12), pp.4895-4908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515035v1</w:t>
+                <w:t xml:space="preserve">hal-03632067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Intermetallic Energy Transfers in Lanthanide Coordination Polymers Molecular Alloys: Case Study of Trimesate-Based Compounds</w:t>
               </w:r>
@@ -3102,51 +3102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexanuclear Molecular Precursors as Tools to Design Luminescent Coordination Polymers with Lanthanide Segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,425 +3364,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Luminescent Europium-Based Heteroleptic Coordination Polymers with Phenantroline and Glutarate Ligands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
+                <w:t xml:space="preserve">A Journey in Lanthanide Coordination Chemistry: From Evaporable Dimers to Magnetic Materials and Luminescent Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03417⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.427-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157353v1</w:t>
+                <w:t xml:space="preserve">hal-03128529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey in Lanthanide Coordination Chemistry: From Evaporable Dimers to Magnetic Materials and Luminescent Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvato Modulation of the Magnetic Memory in Isotopically Enriched Erbium Polyoxometallate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00684⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (39), pp.10160-10168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128529v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvato Modulation of the Magnetic Memory in Isotopically Enriched Erbium Polyoxometallate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cador</w:t>
+                <w:t xml:space="preserve">Highly Luminescent Europium-Based Heteroleptic Coordination Polymers with Phenantroline and Glutarate Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+                <w:t xml:space="preserve">Belkacem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Montigaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (39), pp.10160-10168. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (6), pp.3707-3718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202100953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247461v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal suspensions of highly luminescent lanthanide-based coordination polymer molecular alloys for ink-jet printing and tagging of technical liquids</w:t>
               </w:r>
@@ -4304,90 +4304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence properties of lanthanide complexes-based molecular alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bouacida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4834,965 +4834,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Dual IR and Visible Highly Luminescent Light-Lanthanides-Based Coordination Polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01136⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901271v1</w:t>
+                <w:t xml:space="preserve">hal-02432642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new series of lanthanide-based complexes with a bis(hydroxy)benzoxaborolone ligand Synthesis, crystal structure, and magnetic and optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Rational Design of Dual IR and Visible Highly Luminescent Light-Lanthanides-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Pointel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce01592b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (15), pp.10673-10687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536598v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">A new series of lanthanide-based complexes with a bis(hydroxy)benzoxaborolone ligand Synthesis, crystal structure, and magnetic and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Y. Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.2020-2030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ce01592b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432642v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
+                <w:t xml:space="preserve">Microcrystalline Core–Shell Lanthanide-Based Coordination Polymers for Unprecedented Luminescent Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Huang</w:t>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.1317-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364866v1</w:t>
+                <w:t xml:space="preserve">hal-01989013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrystalline Core–Shell Lanthanide-Based Coordination Polymers for Unprecedented Luminescent Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Rojo</w:t>
+                <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (2), pp.1317-1329. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (42), pp.16053-16061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989013v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new family of lanthanide-based coordination polymers with azoxybenzene-3,3′,5,5′-tetracarboxylic acid as ligand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+                <w:t xml:space="preserve">Rational engineering of dimeric Dy-based Single-Molecule Magnets for surface grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.01.023⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2019.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997636v1</w:t>
+                <w:t xml:space="preserve">hal-02060267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational engineering of dimeric Dy-based Single-Molecule Magnets for surface grafting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Jung</w:t>
+                <w:t xml:space="preserve">A new family of lanthanide-based coordination polymers with azoxybenzene-3,3′,5,5′-tetracarboxylic acid as ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.41-47. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488, pp.208-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2019.02.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060267v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of a terbium(III) 1D coordination polymer on mica</w:t>
               </w:r>
@@ -5912,90 +5912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers With 1,4-Carboxyphenylboronic Ligand: Multiemissive Compounds for Multisensitive Luminescent Thermometric Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6040,965 +6040,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hetero-hexalanthanide Complexes: A New Synthetic Strategy for Molecular Thermometric Probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Multi-Emissive Lanthanide-Based Coordination Polymers for Potential Application as Luminescent Bar-Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (23), pp.16180-16193. </w:t>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.2659-2668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397303v1</w:t>
+                <w:t xml:space="preserve">hal-02050210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Emissive Lanthanide-Based Coordination Polymers for Potential Application as Luminescent Bar-Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+                <w:t xml:space="preserve">Hetero-hexalanthanide Complexes: A New Synthetic Strategy for Molecular Thermometric Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.2659-2668. </w:t>
+              <w:t xml:space="preserve">, 2019, 58 (23), pp.16180-16193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050210v1</w:t>
+                <w:t xml:space="preserve">hal-02397303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Magnetic Coupling and Single-Molecule-Magnet Behavior in Lanthanide-TEMPO Radical Chains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Structural diversity and photo-physical and magnetic properties of dimeric to 1D polymeric coordination polymers of lighter lanthanide(III) dinitrobenzoates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Jassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Sran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01640⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (13), pp.4722-4732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt04596d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862460v1</w:t>
+                <w:t xml:space="preserve">hal-01774397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural diversity and photo-physical and magnetic properties of dimeric to 1D polymeric coordination polymers of lighter lanthanide(III) dinitrobenzoates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Optimization of Magnetic Relaxation and Isotopic Enrichment in Dimeric DyIII Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7dt04596d⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Molecular magnetism, 2018 (3), pp.326-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774397v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Magnetic Relaxation and Isotopic Enrichment in Dimeric DyIII Single-Molecule Magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Cador</w:t>
+                <w:t xml:space="preserve">Strong Magnetic Coupling and Single-Molecule-Magnet Behavior in Lanthanide-TEMPO Radical Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Molecular magnetism, 2018 (3), pp.326-332. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (17), pp.11044-11057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713498v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical tailoring of Single Molecule Magnet behavior in films of Dy(III) dimers</w:t>
+                <w:t xml:space="preserve">trans to cis photo-isomerization in merocyanine dysprosium and yttrium complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Cimatti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Pramila Selvanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.06.024⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (12), pp.4139-4148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt00299a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655640v1</w:t>
+                <w:t xml:space="preserve">hal-01744292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">trans to cis photo-isomerization in merocyanine dysprosium and yttrium complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical tailoring of Single Molecule Magnet behavior in films of Dy(III) dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cimatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pramila Selvanathan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gang Huang</w:t>
+                <w:t xml:space="preserve">Marin Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (12), pp.4139-4148. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432 (Part A), pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8dt00299a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744292v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope effects on the spin dynamics of single-molecule magnets probed using muon spin spectroscopy</w:t>
               </w:r>
@@ -7010,51 +7010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaher Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cimatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7118,51 +7118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Slow Relaxation in a Metal-Organic Framework Made of Chains of Ferromagnetically Coupled Single-Molecule Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,51 +7386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the Circle of the Lanthanide-Murexide Series: Single-Molecule Magnet Behavior and Near-Infrared Emission of the NdIII Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7520,64 +7520,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Magnetic Exchange Interactions in Yttrium(III) Complexes Containing Nitronyl Nitroxide Radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7648,344 +7648,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-based hexa-nuclear complexes and their use as molecular precursors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Brightness and Easy Color Modulation in Lanthanide-Based Coordination Polymers with 5-Methoxyisophthalate as Ligand: Toward Emission Colors Additive Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 340, pp.134-153. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.1224-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2016.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419228v1</w:t>
+                <w:t xml:space="preserve">hal-01485636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Brightness and Easy Color Modulation in Lanthanide-Based Coordination Polymers with 5-Methoxyisophthalate as Ligand: Toward Emission Colors Additive Strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Hexalanthanide Complexes as Molecular Precursors: Synthesis, Crystal Structure, and Luminescent and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (3), pp.1224-1234. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (23), pp.14632-14642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485636v1</w:t>
+                <w:t xml:space="preserve">hal-01657831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexalanthanide Complexes as Molecular Precursors: Synthesis, Crystal Structure, and Luminescent and Magnetic Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide-based hexa-nuclear complexes and their use as molecular precursors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7995,125 +7995,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (23), pp.14632-14642. </w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340, pp.134-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657831v1</w:t>
+                <w:t xml:space="preserve">hal-01419228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-physical properties of donor-acceptor-radical triad based on functionalized tetrathiafulvalene and nitronyl nitroxide radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiet Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8402,64 +8402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly axial magnetic anisotropy in a N3O5 dysprosium(III) coordination environment generated by a merocyanine ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramila Selvanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8530,278 +8530,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long Journey in Lanthanide Chemistry: From Fundamental Crystallogenesis Studies to Commercial Anticounterfeiting Taggants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Robust Magnetic Properties of a Sublimable Single-Molecule Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Kiefl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00058⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.5663-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b01817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457918v1</w:t>
+                <w:t xml:space="preserve">hal-01338690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Magnetic Properties of a Sublimable Single-Molecule Magnet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Mannini</w:t>
+                <w:t xml:space="preserve">A Long Journey in Lanthanide Chemistry: From Fundamental Crystallogenesis Studies to Commercial Anticounterfeiting Taggants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (6), pp.5663-9. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.844-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b01817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338690v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Single-molecule magnet behaviour in polynuclear assembly of trivalent cerium ions with polyoxomolybdates (Dalton Transactions (2015) 44 (16458-16464))</w:t>
               </w:r>
@@ -8813,77 +8813,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Khélifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (21), pp.9001-9001. </w:t>
@@ -9055,51 +9055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Luminescence Modulation upon an Electric Field on a Full Solid-State Device Based on Lanthanide Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,77 +9349,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Ben Khélifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salah Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (37), pp.16458-16464. </w:t>
@@ -9585,307 +9585,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometrization of Lanthanide-Based Coordination Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the electrostatics in Dy(III) single-molecule magnets: the case study of Dy(Murex)3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">G. Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (48), pp.17466-17473. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (41), pp.18270--18275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201502906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5dt03345d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220884v1</w:t>
+                <w:t xml:space="preserve">hal-01216298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the electrostatics in Dy(III) single-molecule magnets: the case study of Dy(Murex)3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Daiguebonne</w:t>
+                <w:t xml:space="preserve">Nanometrization of Lanthanide-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (48), pp.17466-17473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5dt03345d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216298v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Memory in an Isotopically Enriched and MagneticallyIsolated Mononuclear Dysprosium Complex</w:t>
               </w:r>
@@ -10017,90 +10017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Organization of Lanthanide-Based SMM Dimers into Three-Dimensional Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10287,161 +10287,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evidence that electrostatics governs easy-axis orientation in DyIII-based molecular chains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Influence of photoinduced electron transfer on lanthanide-based coordination polymer luminescence: a comparison between two pseudoisoreticular molecular networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.13346-13348. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2), pp.1217-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc05062b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic402841d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072043v1</w:t>
+                <w:t xml:space="preserve">hal-00974755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteronuclear lanthanide-based coordination polymers exhibiting tunable multiple emission spectra</w:t>
               </w:r>
@@ -10555,441 +10555,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of photoinduced electron transfer on lanthanide-based coordination polymer luminescence: a comparison between two pseudoisoreticular molecular networks.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yun Luo</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evidence that electrostatics governs easy-axis orientation in DyIII-based molecular chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (2), pp.1217-28. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.13346-13348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic402841d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cc05062b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974755v1</w:t>
+                <w:t xml:space="preserve">hal-01072043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Modulation of Magnetic Slow Relaxation in a 4f-​Based Single-​Molecule Magnet with a 4d Carbon-​Rich Ligand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Norel</w:t>
+                <w:t xml:space="preserve">Unraveling the Crystal Structure of Lanthanide-Murexide Complexes: Use of an Ancient Complexometry Indicator as a Near-Infrared-Emitting Single-Ion Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Feng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Vincent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (5), pp.2361-2363. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (6), pp.1569-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic403081y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973431v1</w:t>
+                <w:t xml:space="preserve">hal-00943239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Crystal Structure of Lanthanide-Murexide Complexes: Use of an Ancient Complexometry Indicator as a Near-Infrared-Emitting Single-Ion Magnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Redox Modulation of Magnetic Slow Relaxation in a 4f-​Based Single-​Molecule Magnet with a 4d Carbon-​Rich Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201303833⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.2361-2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic403081y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00943239v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of [Y6(μ6-O)(μ3-OH)8(H2O)24]I8·8H2O</w:t>
               </w:r>
@@ -11001,51 +11001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11105,51 +11105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the supramolecular architecture on the magnetic properties of a DyIIIsingle-molecule magnet: an ab initio investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11412,51 +11412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magatte Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11519,51 +11519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: A Luminescent and Sublimable DyIII-Based Single-Molecule Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11781,605 +11781,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ferromagnetic connection of Ising-type Dy(III)-based single ion magnets on their magnetic slow relaxation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cador</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy and spin-parity effect along the series of lanthanide complexes with DOTA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Degl Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Perfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt50762a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.350-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855611v1</w:t>
+                <w:t xml:space="preserve">hal-00771332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and spin-parity effect along the series of lanthanide complexes with DOTA.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+                <w:t xml:space="preserve">Influence of ferromagnetic connection of Ising-type Dy(III)-based single ion magnets on their magnetic slow relaxation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mauro Perfetti</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (19), pp.6728-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt50762a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201205938⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00771332v1</w:t>
+                <w:t xml:space="preserve">hal-00855611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination polymers based on heterohexanuclear rare Earth complexes: toward independent luminescence brightness and color tuning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Magnetic Poles Determinations and Robustness of Memory Effect upon Solubilization in a DyIII-​Based Single Ion Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic4008697⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (44), pp.16332-16335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja4089956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847409v1</w:t>
+                <w:t xml:space="preserve">hal-00908605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Poles Determinations and Robustness of Memory Effect upon Solubilization in a DyIII-​Based Single Ion Magnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Coordination polymers based on heterohexanuclear rare Earth complexes: toward independent luminescence brightness and color tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (44), pp.16332-16335. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (11), pp.6720-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja4089956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic4008697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908605v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Organization of Dysprosium Cubanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12387,51 +12387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.5879-5885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12637,51 +12637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12784,51 +12784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Poneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (22), pp.12218-12229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12856,453 +12856,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of composites formed by transition metal macrocyclic complexes intercalated in thiophosphate layered phases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Pizarro</w:t>
+                <w:t xml:space="preserve">A luminescent and sublimable Dy(III)-based single-molecule magnet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Poneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2012.06.064⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (36), pp.11379-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761843v1</w:t>
+                <w:t xml:space="preserve">hal-00771350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy in a dysprosium/DOTA single-molecule magnet: beyond simple magneto-structural correlations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Perfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (7), pp.1606-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201107453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A luminescent and sublimable Dy(III)-based single-molecule magnet.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Optical properties of composites formed by transition metal macrocyclic complexes intercalated in thiophosphate layered phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Spodine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valencia-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paredes-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (36), pp.11379-87. </w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.187-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201201167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2012.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771350v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide Aminoisophthalate Coordination Polymers: A Promising System for Tunable Luminescent Properties</w:t>
               </w:r>
@@ -13562,372 +13562,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Determination of the Nature of Exchange Interactions in the 3d4f magnetic chain {[Cu(salen)Pr(hfac)3]2(L)}n (L=4.4 -bipyridine, pyrazine)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single molecule magnet behaviour in robust dysprosium-biradical complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (35), pp.6458-6460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc00966k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495873v1</w:t>
+                <w:t xml:space="preserve">hal-00529854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Induced 4f5d [Re(salen)]2O3[Dy(hfac)3(H2O)]2 Single Molecule Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.4355-4361. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic1003287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single molecule magnet behaviour in robust dysprosium-biradical complexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total Determination of the Nature of Exchange Interactions in the 3d4f magnetic chain {[Cu(salen)Pr(hfac)3]2(L)}n (L=4.4 -bipyridine, pyrazine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.952-964</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00529854v1</w:t>
+                <w:t xml:space="preserve">hal-00495873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Nature of Exchange Interactions in the 3d-4f Magnetic Chain {[Cu(salen)Pr(hfac)3]2(L)}n (L = 4,4′-Bipyridine, Pyrazine)</w:t>
               </w:r>
@@ -14068,51 +14068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.134419-1 134419-11. </w:t>
@@ -14176,51 +14176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Cavigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14424,914 +14424,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational enhancement of the Coordination Capability of Ru(lll)(salen)-nitronxyl nitroxide Building Block : A Step towards 2p-3d magnetic edifices.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Sterically-induced Synthesis of 3d-4f one-dimensional compounds : a new route towards 3d-4f Single Chain Magnets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 361, pp.3427-3431</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 361, pp.3997-4003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524316v1</w:t>
+                <w:t xml:space="preserve">hal-00525223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Chirality in a Molecular Dysprosium Triangle : The archetype of the non-collinear Ising Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Luzon</w:t>
+                <w:t xml:space="preserve">New lanthanide based coordination polymers with high potential porosity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I.J. Hewitt</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Powell</w:t>
+                <w:t xml:space="preserve">Xavier Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47, pp.3700-3708. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 541, pp.377-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.247205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524337v1</w:t>
+                <w:t xml:space="preserve">hal-00524368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canted Antiferromagnetic Approach to Single Chain Magnets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernot, Kevin</w:t>
+                <w:t xml:space="preserve">Synthesis, Structure, Spectroscopic Studies and Magnetic Properties of TetrakisGd(lll)5.7-dichloro-8-quinolinate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luzon Javier</w:t>
+                <w:t xml:space="preserve">Eugenio Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sessoli Roberta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thion Julien</w:t>
+                <w:t xml:space="preserve">J.M. Clemente-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0751734⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.3820-3826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200800388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643351v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lanthanide based coordination polymers with high potential porosity.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Spin Chirality in a Molecular Dysprosium Triangle : The archetype of the non-collinear Ising Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Guillou</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Hewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.199⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.3700-3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.247205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00524368v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterically-induced Synthesis of 3d-4f one-dimensional compounds : a new route towards 3d-4f Single Chain Magnets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Rational enhancement of the Coordination Capability of Ru(lll)(salen)-nitronxyl nitroxide Building Block : A Step towards 2p-3d magnetic edifices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 361, pp.3997-4003. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 361, pp.3427-3431</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525223v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure, Spectroscopic Studies and Magnetic Properties of TetrakisGd(lll)5.7-dichloro-8-quinolinate.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavia Artizzu</w:t>
+                <w:t xml:space="preserve">The Canted Antiferromagnetic Approach to Single Chain Magnets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernot, Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzon Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sessoli Roberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Coronado</w:t>
+                <w:t xml:space="preserve">Vindigni Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Clemente-Juan</w:t>
+                <w:t xml:space="preserve">Thion Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.3820-3826. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130, pp.1619-1627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200800388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja0751734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525249v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and luminescent properties of the micro-sized and nano-sized particles of lanthanide terephthalate coordination polymers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C.G. Bunzli,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15447,51 +15447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.2034-2043</w:t>
@@ -15546,51 +15546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15675,51 +15675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.471-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15804,64 +15804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sorace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.2689-2695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15912,51 +15912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16041,64 +16041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cavigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16179,64 +16179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1807-1809</w:t>
@@ -16547,273 +16547,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure and Porosity Estimation of Hydrated Erbium Terephtalate Coordination Polymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A family of rare-earth based single chain magnets : playing with anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gatteschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (14), pp.5399-5406</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (24), pp.7947-7956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193729v1</w:t>
+                <w:t xml:space="preserve">hal-00193732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of rare-earth based single chain magnets : playing with anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Crystal Structure and Porosity Estimation of Hydrated Erbium Terephtalate Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (24), pp.7947-7956</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (14), pp.5399-5406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193732v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Family of Rare-Earth-Based Single Chain Magnets : Playing with Anisotrpy.</w:t>
               </w:r>
@@ -16838,51 +16838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Caneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Bogani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17211,51 +17211,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering crystal field splitting of lanthanide ions using magnetism, luminescence and ab-initio calculations: A friendly discussion between van Vleck and Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17349,51 +17349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanides in Extended Molecular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17485,51 +17485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic approach of lanthanide-based coordination polymers syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17754,51 +17754,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Feature: Magnetic Slow Relaxation in a Metal-Organic Framework Made of Chains of Ferromagnetically Coupled Single-Molecule Magnets (Chem. Eur. J. 27/2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17926,51 +17926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From octahedral to planar hexanuclear complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18332,51 +18332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.115904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;naff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.143600" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Ngom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00190" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01866" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300336" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pereti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Laufek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vymazalova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01023-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04198" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01722b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Yao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03654" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03500" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131918" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Maouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belaid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03417" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00684" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00060h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daiguebonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00947d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119309" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suffren" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01592b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989013v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060267v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.040" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02681" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397303v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02668" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03277" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01640" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Jassal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sran" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt04596d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cador" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700842" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01655640v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimatti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sessoli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Puget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt00299a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tesi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Salman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04703k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800095" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen J. Calzado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02952" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419228v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.12.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485636v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01607" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657831v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02452" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.06.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.02.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry3030026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603439" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457918v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338690v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Kiefl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mannini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b01817" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341565v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Belkhiria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt90084d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254811v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02242" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01338528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Pan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Tan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04451" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01201884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salah Belkhiria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02377g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00635" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216298v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03345d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01114598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le&#8197;guennic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201409887" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M68S7HLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153425v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00087" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.01.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5J4ZH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072043v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05062b" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016002v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00506f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974755v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402841d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973431v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic403081y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814025434" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088279v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.236" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847025v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.02.032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HKR372-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304351" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806887v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26940f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00855611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50762a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771332v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Boulon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Degl Innocenti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205938" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC5XTLWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847409v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4008697" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908605v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. da Cunha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Boulon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4089956" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907673v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300937" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DGZB3HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE26390D" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caneschi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30604b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771320v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301394x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spodine" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valencia-G&#225;lvez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manzur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paredes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pizarro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.06.064" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-296XQHZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Car" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107453" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771350v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201167" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFHJR703-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625984v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100437" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588863v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Artizzu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Deplano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pilia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Serpe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Marchio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.02.023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46FHLC63-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495873v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495870v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sessoli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatteschi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1003287" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529854v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00966k" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4QFXD6BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825815v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200901012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRWDKQ65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492418v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luzon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caneschi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatteschi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.79.13.4419" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525650v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Bogani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cavigli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gurioli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604985k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K0V3S5WS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492555v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sangregorio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8100038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524316v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorace" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524337v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Hewitt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Powell" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.247205" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643351v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot, Kevin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzon Javier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessoli Roberta" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vindigni Alessandro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thion Julien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0751734" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PV2KSC2P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524368v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerbellec" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.199" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQB5HNQD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525223v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.040" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4LPSG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525249v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800388" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFHGHLF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525195v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.G. Bunzli," TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gumy," TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702325m" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524587v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Gravilenko" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525386v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Gatteschi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2006.12.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPG7287-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525293v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.01.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35HD3V0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525266v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525270v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601194" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDP441X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193765v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavigli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193739v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525368v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Andruh" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700717" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J04Q90H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193729v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;rault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deluzet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193732v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061101l" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192892v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pardo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julve" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193649v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167273v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527673476.ch4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820251v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822554v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999045v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801396" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457986v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457958v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.115904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;naff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.143600" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Ngom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01866" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300336" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pereti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Laufek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vymazalova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01023-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04198" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01722b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Yao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131918" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100953" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Maouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belaid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03417" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00060h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daiguebonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00947d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119309" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suffren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01592b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02815" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02681" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050210v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03277" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02668" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Jassal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt04596d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cador" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700842" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01640" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744292v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt00299a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01655640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sessoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Puget" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tesi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Salman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04703k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800095" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen J. Calzado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02952" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01607" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02452" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419228v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.12.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.06.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.02.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry3030026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603439" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338690v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Kiefl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mannini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b01817" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457918v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00058" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341565v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Belkhiria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt90084d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254811v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02242" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01338528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Pan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Tan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04451" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01201884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salah Belkhiria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02377g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00635" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03345d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01114598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le&#8197;guennic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201409887" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M68S7HLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153425v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00087" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.01.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5J4ZH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402841d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016002v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00506f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05062b" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic403081y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814025434" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088279v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.236" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847025v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.02.032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HKR372-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304351" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806887v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26940f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Boulon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Degl Innocenti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205938" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC5XTLWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00855611v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50762a" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908605v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. da Cunha" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Boulon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4089956" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4008697" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907673v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300937" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DGZB3HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE26390D" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caneschi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30604b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771320v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301394x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771350v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201167" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFHJR703-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Car" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107453" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761843v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spodine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valencia-G&#225;lvez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manzur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paredes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pizarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.06.064" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-296XQHZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625984v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100437" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588863v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Artizzu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Deplano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pilia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Serpe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Marchio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.02.023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46FHLC63-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529854v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00966k" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4QFXD6BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sessoli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatteschi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1003287" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495873v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825815v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200901012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRWDKQ65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492418v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luzon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caneschi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatteschi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.79.13.4419" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525650v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Bogani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cavigli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gurioli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604985k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K0V3S5WS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492555v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sangregorio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8100038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525223v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.040" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4LPSG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerbellec" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.199" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQB5HNQD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525249v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800388" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFHGHLF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Hewitt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Powell" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.247205" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524316v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorace" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643351v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot, Kevin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzon Javier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessoli Roberta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vindigni Alessandro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thion Julien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0751734" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PV2KSC2P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525195v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.G. Bunzli," TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gumy," TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702325m" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524587v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Gravilenko" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525386v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Gatteschi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2006.12.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPG7287-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525293v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.01.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35HD3V0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525266v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525270v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601194" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDP441X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193765v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavigli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193739v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525368v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Andruh" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700717" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J04Q90H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193732v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193729v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;rault" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deluzet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061101l" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192892v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pardo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julve" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193649v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167273v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527673476.ch4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820251v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822554v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999045v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801396" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457986v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457958v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>