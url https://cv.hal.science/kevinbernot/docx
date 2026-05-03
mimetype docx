--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1773,295 +1773,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Rigaut</w:t>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59, pp.5265-5268. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087412v1</w:t>
+                <w:t xml:space="preserve">hal-03886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Stephane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.5265-5268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886952v1</w:t>
+                <w:t xml:space="preserve">hal-04087412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From individual elements to macroscopic materials: in search of new superconductors via machine learning</w:t>
               </w:r>
@@ -2073,51 +2073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pereti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantisek Laufek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3941,51 +3941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (42), pp.16053-16061. </w:t>
@@ -5772,295 +5772,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of a terbium(III) 1D coordination polymer on mica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers With 1,4-Carboxyphenylboronic Ligand: Multiemissive Compounds for Multisensitive Luminescent Thermometric Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.234⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.462-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438546v1</w:t>
+                <w:t xml:space="preserve">hal-01971532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers With 1,4-Carboxyphenylboronic Ligand: Multiemissive Compounds for Multisensitive Luminescent Thermometric Probes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Self-assembly of a terbium(III) 1D coordination polymer on mica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (1), pp.462-475. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2440-2448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971532v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Emissive Lanthanide-Based Coordination Polymers for Potential Application as Luminescent Bar-Codes</w:t>
               </w:r>
@@ -8428,51 +8428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramila Selvanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9457,51 +9457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Family of Lanthanide-Based Coordination Polymers with Boronic Acid as Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9923,51 +9923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (5), pp.1504 -1507. </w:t>
@@ -10427,51 +10427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteronuclear lanthanide-based coordination polymers exhibiting tunable multiple emission spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,51 +10893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (5), pp.2361-2363. </w:t>
@@ -11513,575 +11513,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: A Luminescent and Sublimable DyIII-Based Single-Molecule Magne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">1,2,4,5-Benzene-tetra-carboxylic acid : a versatile ligand for high dimensional lanthanide-based coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201304351⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10), pp.1882-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ce26940f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070948v1</w:t>
+                <w:t xml:space="preserve">hal-00806887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2,4,5-Benzene-tetra-carboxylic acid : a versatile ligand for high dimensional lanthanide-based coordination polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yun Luo</w:t>
+                <w:t xml:space="preserve">Corrigendum: A Luminescent and Sublimable DyIII-Based Single-Molecule Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Poneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (10), pp.1882-1896. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (49), pp.16495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ce26940f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201304351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806887v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and spin-parity effect along the series of lanthanide complexes with DOTA.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+                <w:t xml:space="preserve">Influence of ferromagnetic connection of Ising-type Dy(III)-based single ion magnets on their magnetic slow relaxation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mauro Perfetti</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201205938⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (19), pp.6728-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt50762a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771332v1</w:t>
+                <w:t xml:space="preserve">hal-00855611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ferromagnetic connection of Ising-type Dy(III)-based single ion magnets on their magnetic slow relaxation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cador</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy and spin-parity effect along the series of lanthanide complexes with DOTA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Degl Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Perfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.350-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt50762a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00855611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Poles Determinations and Robustness of Memory Effect upon Solubilization in a DyIII-​Based Single Ion Magnet</w:t>
               </w:r>
@@ -12771,51 +12771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Poneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12901,51 +12901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Poneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13021,51 +13021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy in a dysprosium/DOTA single-molecule magnet: beyond simple magneto-structural correlations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Perfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13562,372 +13562,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single molecule magnet behaviour in robust dysprosium-biradical complexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field Induced 4f5d [Re(salen)]2O3[Dy(hfac)3(H2O)]2 Single Molecule Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rosa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gatteschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc00966k⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.4355-4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic1003287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529854v1</w:t>
+                <w:t xml:space="preserve">hal-00495870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Induced 4f5d [Re(salen)]2O3[Dy(hfac)3(H2O)]2 Single Molecule Magnet</w:t>
+                <w:t xml:space="preserve">Total Determination of the Nature of Exchange Interactions in the 3d4f magnetic chain {[Cu(salen)Pr(hfac)3]2(L)}n (L=4.4 -bipyridine, pyrazine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.952-964</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495870v1</w:t>
+                <w:t xml:space="preserve">hal-00495873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Determination of the Nature of Exchange Interactions in the 3d4f magnetic chain {[Cu(salen)Pr(hfac)3]2(L)}n (L=4.4 -bipyridine, pyrazine)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single molecule magnet behaviour in robust dysprosium-biradical complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (35), pp.6458-6460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc00966k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Nature of Exchange Interactions in the 3d-4f Magnetic Chain {[Cu(salen)Pr(hfac)3]2(L)}n (L = 4,4′-Bipyridine, Pyrazine)</w:t>
               </w:r>
@@ -14068,51 +14068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.134419-1 134419-11. </w:t>
@@ -14176,51 +14176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Cavigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14890,51 +14890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.J. Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15020,51 +15020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15447,51 +15447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.2034-2043</w:t>
@@ -16041,64 +16041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cavigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16179,64 +16179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1807-1809</w:t>
@@ -16259,315 +16259,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid State Anion-guest Encapsulation by Metallosupramolecular Capsules made from two Tetranuclear Copper(ll) Complexes.</w:t>
+                <w:t xml:space="preserve">First NiII-LnIII coordination Polymers Constructed by Using [Ni(bpca)2] as a Building Block [Hbpca = bis(2-pyridylcarbonyl)amine]: Synthesis, Crystal Structures and Magnetic Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Pardo</w:t>
+                <w:t xml:space="preserve">Augustin M. Madalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Lloret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marius Andruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caneschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.4569-4573. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200700794⟩</w:t>
+              <w:t xml:space="preserve">, 2007, pp.5533-5340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200700717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525323v1</w:t>
+                <w:t xml:space="preserve">hal-00525368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First NiII-LnIII coordination Polymers Constructed by Using [Ni(bpca)2] as a Building Block [Hbpca = bis(2-pyridylcarbonyl)amine]: Synthesis, Crystal Structures and Magnetic Properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid State Anion-guest Encapsulation by Metallosupramolecular Capsules made from two Tetranuclear Copper(ll) Complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin M. Madalan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Miguel Julve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Andruh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafael Ruiz-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.5533-5340. </w:t>
+              <w:t xml:space="preserve">, 2007, pp.4569-4573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200700717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200700794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525368v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A family of rare-earth based single chain magnets : playing with anisotropy</w:t>
               </w:r>
@@ -16579,64 +16579,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bogani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18332,51 +18332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.115904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;naff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.143600" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Ngom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01866" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300336" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pereti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Laufek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vymazalova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01023-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04198" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01722b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Yao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131918" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100953" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Maouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belaid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03417" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00060h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daiguebonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00947d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119309" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suffren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01592b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02815" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02681" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050210v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03277" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02668" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Jassal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt04596d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cador" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700842" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01640" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744292v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt00299a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01655640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sessoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Puget" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tesi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Salman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04703k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800095" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen J. Calzado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02952" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01607" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02452" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419228v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.12.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.06.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.02.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry3030026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603439" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338690v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Kiefl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mannini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b01817" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457918v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00058" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341565v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Belkhiria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt90084d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254811v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02242" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01338528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Pan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Tan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04451" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01201884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salah Belkhiria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02377g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00635" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03345d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01114598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le&#8197;guennic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201409887" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M68S7HLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153425v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00087" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.01.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5J4ZH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402841d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016002v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00506f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05062b" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic403081y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814025434" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088279v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.236" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847025v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.02.032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HKR372-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304351" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806887v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26940f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Boulon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Degl Innocenti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205938" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC5XTLWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00855611v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50762a" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908605v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. da Cunha" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Boulon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4089956" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4008697" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907673v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300937" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DGZB3HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE26390D" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caneschi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30604b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771320v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301394x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771350v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201167" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFHJR703-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Car" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107453" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761843v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spodine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valencia-G&#225;lvez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manzur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paredes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pizarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.06.064" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-296XQHZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625984v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100437" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588863v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Artizzu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Deplano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pilia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Serpe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Marchio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.02.023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46FHLC63-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529854v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00966k" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4QFXD6BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sessoli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatteschi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1003287" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495873v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825815v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200901012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRWDKQ65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492418v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luzon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caneschi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatteschi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.79.13.4419" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525650v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Bogani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cavigli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gurioli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604985k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K0V3S5WS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492555v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sangregorio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8100038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525223v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.040" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4LPSG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerbellec" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.199" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQB5HNQD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525249v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800388" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFHGHLF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Hewitt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Powell" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.247205" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524316v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorace" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643351v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot, Kevin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzon Javier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessoli Roberta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vindigni Alessandro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thion Julien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0751734" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PV2KSC2P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525195v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.G. Bunzli," TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gumy," TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702325m" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524587v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Gravilenko" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525386v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Gatteschi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2006.12.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPG7287-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525293v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.01.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35HD3V0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525266v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525270v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601194" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDP441X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193765v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavigli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193739v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525368v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Andruh" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700717" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J04Q90H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193732v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193729v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;rault" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deluzet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061101l" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192892v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pardo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julve" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193649v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167273v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527673476.ch4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820251v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822554v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999045v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801396" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457986v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457958v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.115904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;naff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.143600" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Ngom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01866" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300336" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pereti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Laufek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vymazalova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01023-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04198" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01722b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Yao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131918" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100953" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Maouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belaid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03417" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00060h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daiguebonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00947d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119309" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suffren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01592b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02815" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02681" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050210v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03277" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02668" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Jassal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt04596d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cador" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700842" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01640" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744292v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt00299a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01655640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sessoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Puget" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tesi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Salman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04703k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800095" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen J. Calzado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02952" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01607" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02452" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419228v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.12.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.06.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.02.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry3030026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603439" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338690v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Kiefl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mannini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b01817" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457918v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00058" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341565v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Belkhiria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt90084d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254811v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02242" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01338528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Pan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Tan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04451" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01201884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salah Belkhiria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02377g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00635" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03345d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01114598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le&#8197;guennic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201409887" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M68S7HLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153425v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00087" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.01.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5J4ZH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402841d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016002v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00506f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05062b" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic403081y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814025434" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088279v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.236" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847025v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.02.032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HKR372-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26940f" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070948v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304351" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00855611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50762a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771332v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Boulon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Degl Innocenti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205938" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC5XTLWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908605v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. da Cunha" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Boulon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4089956" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4008697" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907673v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300937" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DGZB3HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE26390D" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caneschi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30604b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771320v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301394x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771350v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201167" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFHJR703-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Car" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107453" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761843v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spodine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valencia-G&#225;lvez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manzur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paredes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pizarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.06.064" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-296XQHZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625984v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100437" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588863v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Artizzu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Deplano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pilia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Serpe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Marchio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.02.023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46FHLC63-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495870v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sessoli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatteschi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1003287" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495873v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529854v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00966k" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4QFXD6BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825815v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200901012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRWDKQ65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492418v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luzon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caneschi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatteschi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.79.13.4419" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525650v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Bogani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cavigli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gurioli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604985k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K0V3S5WS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492555v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sangregorio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8100038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525223v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.040" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4LPSG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerbellec" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.199" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQB5HNQD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525249v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800388" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFHGHLF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Hewitt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Powell" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.247205" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524316v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorace" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643351v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot, Kevin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzon Javier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessoli Roberta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vindigni Alessandro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thion Julien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0751734" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PV2KSC2P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525195v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.G. Bunzli," TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gumy," TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702325m" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524587v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Gravilenko" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525386v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Gatteschi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2006.12.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPG7287-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525293v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.01.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35HD3V0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525266v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525270v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601194" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDP441X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193765v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavigli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193739v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525368v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Andruh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700717" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J04Q90H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193732v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193729v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;rault" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deluzet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061101l" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192892v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pardo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julve" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193649v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167273v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527673476.ch4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820251v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822554v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999045v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801396" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457986v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457958v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>