--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,3589 +66,3593 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (129)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (131)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hetero-lanthanide coordination polymers as a posteriori temperature markers</w:t>
+                <w:t xml:space="preserve">Phthalate and halogeno-phthalates: Promising ligands for lanthanide coordination polymers for materials traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 183, pp.115904. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1349, pp.143600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.115904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.143600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423745v1</w:t>
+                <w:t xml:space="preserve">hal-05372787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalate and halogeno-phthalates: Promising ligands for lanthanide coordination polymers for materials traceability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hetero-lanthanide coordination polymers as a posteriori temperature markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hénaff</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Blais</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1349, pp.143600. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 183, pp.115904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.143600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.115904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372787v1</w:t>
+                <w:t xml:space="preserve">hal-05423745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto‐Optical Correlations in a High Symmetry Dysprosium Complex Reveal an Almost “Ideal Non‐SMM” and Orange‐To‐Red DyIII‐Based Emitter</w:t>
+                <w:t xml:space="preserve">Interest and Limitations of Core–Shell Shaping of Heterolanthanide-Based Coordination Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimisha Jain</w:t>
+                <w:t xml:space="preserve">Thibaut Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Margaux Blunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceur.202500193⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c01155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229991v1</w:t>
+                <w:t xml:space="preserve">hal-05614248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterolanthanide Terephthalate Coordination Polymers: From the Fight against Counterfeiting to Plastic Waste Recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (11), pp.1801-1814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.accounts.5c00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline Phase Induction Strategy for the Design of Luminescent Lanthanide Coordination Polymers: Toward Plastic Waste Recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallou Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (20), pp.10194-10207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis Photomodulation within photochromic assemblies of Dy(Tp&amp;lt;sup&amp;gt;2-py&amp;lt;/sup&amp;gt;)F]$^+$ Single‐Molecule Magnets : Influence of the supramolecular magnetic couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magneto‐Optical Correlations in a High Symmetry Dysprosium Complex Reveal an Almost “Ideal Non‐SMM” and Orange‐To‐Red DyIII‐Based Emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimisha Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Houard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202404274⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.202500193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919677v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanides coordination polymers: Enhancement of luminescence and color emission modulation by core–shell shaping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Highly optically-diluted lanthanide coordination polymers with unexpected strong luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Christine Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113275⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5qi02306h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726709v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and Single‐Molecule Magnet Properties in Ideal Symmetry Compounds: Example of a Near‐Planar Tricoordinate Ytterbium(III) Amide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nimisha Jain</w:t>
+                <w:t xml:space="preserve">Hysteresis Photomodulation within photochromic assemblies of Dy(Tp&amp;lt;sup&amp;gt;2-py&amp;lt;/sup&amp;gt;)F]$^+$ Single‐Molecule Magnets : Influence of the supramolecular magnetic couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Houard</w:t>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marchal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (6), pp.e202400062. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202404274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202400062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753145v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and control of metallogel formation for the deposition of supramolecular nanotubes of single-chain magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescence and Single‐Molecule Magnet Properties in Ideal Symmetry Compounds: Example of a Near‐Planar Tricoordinate Ytterbium(III) Amide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimisha Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Houard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Gautier</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC03630H⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (6), pp.e202400062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202400062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524272v1</w:t>
+                <w:t xml:space="preserve">hal-04753145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen-Bonds-Based Strategy for the Design of Highly Luminescent Lanthanide Coordination Polymers as Taggants for Plastic Waste Sorting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lanthanides coordination polymers: Enhancement of luminescence and color emission modulation by core–shell shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c01866⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.113275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646391v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Magnetization Relaxation Dynamics of Four-Coordinate Lanthanide(III) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation and control of metallogel formation for the deposition of supramolecular nanotubes of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipanti Borah</w:t>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaleswari Rasamsetty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Felix Houard</w:t>
+                <w:t xml:space="preserve">Marie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.3228-3237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC03630H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03969144v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get under the Umbrella: A Comprehensive Gateway for Researchers on Lanthanide‐Based Single‐Molecule Magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Halogen-Bonds-Based Strategy for the Design of Highly Luminescent Lanthanide Coordination Polymers as Taggants for Plastic Waste Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallou Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300336⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (28), pp.13048-13058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c01866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258245v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized local synthetic conditions induce size reduction and phase purification in {[Fe(Htrz)2(trz)](BF4)}n spin crossover particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers Molecular Alloys Stability: A Thermochemical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01237⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (11), pp.4495-4502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945807v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic enrichment in lanthanide coordination complexes: contribution to single-molecule magnets and spin qudit insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Houard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (55), pp.8520-8531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc01722b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886952v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimized local synthetic conditions induce size reduction and phase purification in {[Fe(Htrz)2(trz)](BF4)}n spin crossover particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rigaut</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.1076-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087412v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual elements to macroscopic materials: in search of new superconductors via machine learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Vymazalova</w:t>
+                <w:t xml:space="preserve">Probing the Magnetization Relaxation Dynamics of Four-Coordinate Lanthanide(III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipanti Borah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaleswari Rasamsetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepanshu Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Computational Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41524-023-01023-6⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.629-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115783v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic delay in cooperative supramolecular polymerization by redefining the trade‐off relationship between H‐bonds and Van der Waals / π‐ π stacking interactions.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Get under the Umbrella: A Comprehensive Gateway for Researchers on Lanthanide‐Based Single‐Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202313696⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262689v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers Molecular Alloys Stability: A Thermochemical Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04198⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.5265-5268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057400v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic enrichment in lanthanide coordination complexes: contribution to single-molecule magnets and spin qudit insights</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc01722b⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166076v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance and Brightness: Application to Lanthanide-Based Coordination Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Blais</w:t>
+                <w:t xml:space="preserve">From individual elements to macroscopic materials: in search of new superconductors via machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pereti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantisek Laufek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vymazalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03500⟩</w:t>
+              <w:t xml:space="preserve">Npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-023-01023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885315v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of lanthanide coordination polymers with 2-bromobenzoic acid as ligand from hexa-lanthanide molecular precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic delay in cooperative supramolecular polymerization by redefining the trade‐off relationship between H‐bonds and Van der Waals / π‐ π stacking interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William T. Gallonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyun Yao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1250, pp.131918. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202313696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515035v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Crystal Structure, and Luminescence Properties of the Iso-Reticular Series of Lanthanide Coordination Polymers Synthesized from Hexa-Lanthanide Molecular Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (12), pp.4895-4908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Intermetallic Energy Transfers in Lanthanide Coordination Polymers Molecular Alloys: Case Study of Trimesate-Based Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminance and Brightness: Application to Lanthanide-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Blais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (30), pp.11897-11915. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 61 (48), pp.19588-19596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03776934v1</w:t>
+                <w:t xml:space="preserve">hal-03885315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexanuclear Molecular Precursors as Tools to Design Luminescent Coordination Polymers with Lanthanide Segregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Microwave-assisted synthesis of lanthanide coordination polymers with 2-bromobenzoic acid as ligand from hexa-lanthanide molecular precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1250, pp.131918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414710v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lanthanide-based coordination polymers with 2,5-dihydroxyterephthalate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Intermetallic Energy Transfers in Lanthanide Coordination Polymers Molecular Alloys: Case Study of Trimesate-Based Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 527, pp.120594. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (30), pp.11897-11915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2021.120594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370752v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey in Lanthanide Coordination Chemistry: From Evaporable Dimers to Magnetic Materials and Luminescent Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hexanuclear Molecular Precursors as Tools to Design Luminescent Coordination Polymers with Lanthanide Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (2), pp.427-440. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (21), pp.16782-16793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128529v1</w:t>
+                <w:t xml:space="preserve">hal-03414710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvato Modulation of the Magnetic Memory in Isotopically Enriched Erbium Polyoxometallate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New lanthanide-based coordination polymers with 2,5-dihydroxyterephthalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Montigaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (39), pp.10160-10168. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 527, pp.120594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202100953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2021.120594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247461v1</w:t>
+                <w:t xml:space="preserve">hal-03370752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Luminescent Europium-Based Heteroleptic Coordination Polymers with Phenantroline and Glutarate Ligands</w:t>
               </w:r>
@@ -3686,51 +3690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bouacida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (6), pp.3707-3718. </w:t>
@@ -3762,9401 +3766,9385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal suspensions of highly luminescent lanthanide-based coordination polymer molecular alloys for ink-jet printing and tagging of technical liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Journey in Lanthanide Coordination Chemistry: From Evaporable Dimers to Magnetic Materials and Luminescent Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1qi00060h⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.427-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245099v1</w:t>
+                <w:t xml:space="preserve">hal-03128529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-chain magnet behavior in a finite linear hexanuclear molecule</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Solvato Modulation of the Magnetic Memory in Isotopically Enriched Erbium Polyoxometallate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc02033a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (39), pp.10160-10168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331002v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-based molecular alloys with hydroxyterephthalate: A versatile system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Single-chain magnet behavior in a finite linear hexanuclear molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ce00947d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (31), pp.10613-10621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc02033a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130424v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination-enhanced photochromism in dysprosium dinuclear complexes with photomodulated single-molecule magnet behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Norel</w:t>
+                <w:t xml:space="preserve">Colloidal suspensions of highly luminescent lanthanide-based coordination polymer molecular alloys for ink-jet printing and tagging of technical liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Pointel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Squared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28954/2020.csq.08.001⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (8), pp.2125-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1qi00060h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934618v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence properties of lanthanide complexes-based molecular alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Lanthanide-based molecular alloys with hydroxyterephthalate: A versatile system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119309⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.100-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ce00947d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443570v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Luminance of Heterolanthanide-Based Molecular Alloys by Phase-Induction Strategy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Coordination-enhanced photochromism in dysprosium dinuclear complexes with photomodulated single-molecule magnet behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Natur</w:t>
+                <w:t xml:space="preserve">Colin Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01513⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Squared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28954/2020.csq.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901270v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Luminescence properties of lanthanide complexes-based molecular alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Benmerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (2), pp.780-784. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 501, pp.119309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201913019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364864v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonocrystallization as an Efficient Way to Control the Size, Morphology, and Purity of Coordination Compound Microcrystallites : Application to a Single-Chain Magnet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">High Luminance of Heterolanthanide-Based Molecular Alloys by Phase-Induction Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Pointel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (13), pp.9215-9226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01126⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59 (15), pp.11028-11040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890131v1</w:t>
+                <w:t xml:space="preserve">hal-02901270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Norel</w:t>
+                <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.780-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432642v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Dual IR and Visible Highly Luminescent Light-Lanthanides-Based Coordination Polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sonocrystallization as an Efficient Way to Control the Size, Morphology, and Purity of Coordination Compound Microcrystallites : Application to a Single-Chain Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (15), pp.10673-10687. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 59 (13), pp.9215-9226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901271v1</w:t>
+                <w:t xml:space="preserve">hal-02890131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new series of lanthanide-based complexes with a bis(hydroxy)benzoxaborolone ligand Synthesis, crystal structure, and magnetic and optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Rational Design of Dual IR and Visible Highly Luminescent Light-Lanthanides-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Pointel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce01592b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (15), pp.10673-10687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536598v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrystalline Core–Shell Lanthanide-Based Coordination Polymers for Unprecedented Luminescent Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new series of lanthanide-based complexes with a bis(hydroxy)benzoxaborolone ligand Synthesis, crystal structure, and magnetic and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Y. Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02815⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.2020-2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ce01592b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989013v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364866v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational engineering of dimeric Dy-based Single-Molecule Magnets for surface grafting</w:t>
+                <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2019.02.040⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (42), pp.16053-16061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060267v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new family of lanthanide-based coordination polymers with azoxybenzene-3,3′,5,5′-tetracarboxylic acid as ligand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Microcrystalline Core–Shell Lanthanide-Based Coordination Polymers for Unprecedented Luminescent Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.01.023⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.1317-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997636v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers With 1,4-Carboxyphenylboronic Ligand: Multiemissive Compounds for Multisensitive Luminescent Thermometric Probes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">A new family of lanthanide-based coordination polymers with azoxybenzene-3,3′,5,5′-tetracarboxylic acid as ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (1), pp.462-475. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488, pp.208-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971532v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of a terbium(III) 1D coordination polymer on mica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+                <w:t xml:space="preserve">Rational engineering of dimeric Dy-based Single-Molecule Magnets for surface grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Houard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.234⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2019.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438546v1</w:t>
+                <w:t xml:space="preserve">hal-02060267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Emissive Lanthanide-Based Coordination Polymers for Potential Application as Luminescent Bar-Codes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers With 1,4-Carboxyphenylboronic Ligand: Multiemissive Compounds for Multisensitive Luminescent Thermometric Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.2659-2668. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.462-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02050210v1</w:t>
+                <w:t xml:space="preserve">hal-01971532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hetero-hexalanthanide Complexes: A New Synthetic Strategy for Molecular Thermometric Probes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-assembly of a terbium(III) 1D coordination polymer on mica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02668⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2440-2448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397303v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural diversity and photo-physical and magnetic properties of dimeric to 1D polymeric coordination polymers of lighter lanthanide(III) dinitrobenzoates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hetero-hexalanthanide Complexes: A New Synthetic Strategy for Molecular Thermometric Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (13), pp.4722-4732. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (23), pp.16180-16193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7dt04596d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774397v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Magnetic Relaxation and Isotopic Enrichment in Dimeric DyIII Single-Molecule Magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Cador</w:t>
+                <w:t xml:space="preserve">Multi-Emissive Lanthanide-Based Coordination Polymers for Potential Application as Luminescent Bar-Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700842⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.2659-2668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713498v1</w:t>
+                <w:t xml:space="preserve">hal-02050210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Magnetic Coupling and Single-Molecule-Magnet Behavior in Lanthanide-TEMPO Radical Chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers with a 4,5-Dichlorophthalate Ligand Exhibiting Highly Tunable Luminescence Toward Luminescent Bar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert-Manga Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (17), pp.11044-11057. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01640⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 57 (6), pp.3399-3410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862460v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">trans to cis photo-isomerization in merocyanine dysprosium and yttrium complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Closing the Circle of the Lanthanide-Murexide Series: Single-Molecule Magnet Behavior and Near-Infrared Emission of the NdIII Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gang Huang</w:t>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8dt00299a⟩</w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (4), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry4040044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744292v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical tailoring of Single Molecule Magnet behavior in films of Dy(III) dimers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Magnetic Coupling and Single-Molecule-Magnet Behavior in Lanthanide-TEMPO Radical Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.06.024⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (17), pp.11044-11057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655640v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope effects on the spin dynamics of single-molecule magnets probed using muon spin spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Structural diversity and photo-physical and magnetic properties of dimeric to 1D polymeric coordination polymers of lighter lanthanide(III) dinitrobenzoates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Jassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Sran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc04703k⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (13), pp.4722-4732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt04596d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834012v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Slow Relaxation in a Metal-Organic Framework Made of Chains of Ferromagnetically Coupled Single-Molecule Magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Optimization of Magnetic Relaxation and Isotopic Enrichment in Dimeric DyIII Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201800095⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Molecular magnetism, 2018 (3), pp.326-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807090v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers with a 4,5-Dichlorophthalate Ligand Exhibiting Highly Tunable Luminescence Toward Luminescent Bar Codes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">trans to cis photo-isomerization in merocyanine dysprosium and yttrium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramila Selvanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00169⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (12), pp.4139-4148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt00299a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744287v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the Circle of the Lanthanide-Murexide Series: Single-Molecule Magnet Behavior and Near-Infrared Emission of the NdIII Derivative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Chemical tailoring of Single Molecule Magnet behavior in films of Dy(III) dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cimatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry4040044⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432 (Part A), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969355v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Magnetic Exchange Interactions in Yttrium(III) Complexes Containing Nitronyl Nitroxide Radicals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isotope effects on the spin dynamics of single-molecule magnets probed using muon spin spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cimatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen J. Calzado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02952⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (56), pp.7826-7829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc04703k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544247v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Brightness and Easy Color Modulation in Lanthanide-Based Coordination Polymers with 5-Methoxyisophthalate as Ligand: Toward Emission Colors Additive Strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Magnetic Slow Relaxation in a Metal-Organic Framework Made of Chains of Ferromagnetically Coupled Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insa Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Camarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01607⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (27), pp.6983-6991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485636v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexalanthanide Complexes as Molecular Precursors: Synthesis, Crystal Structure, and Luminescent and Magnetic Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haiyun Yao</w:t>
+                <w:t xml:space="preserve">Analysis of the Magnetic Exchange Interactions in Yttrium(III) Complexes Containing Nitronyl Nitroxide Radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen J. Calzado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 56 (23), pp.14632-14642. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 56 (12), pp.6788-6801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657831v1</w:t>
+                <w:t xml:space="preserve">hal-01544247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-based hexa-nuclear complexes and their use as molecular precursors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 340, pp.134-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ccr.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-physical properties of donor-acceptor-radical triad based on functionalized tetrathiafulvalene and nitronyl nitroxide radical</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High Brightness and Easy Color Modulation in Lanthanide-Based Coordination Polymers with 5-Methoxyisophthalate as Ligand: Toward Emission Colors Additive Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.1224-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2017.06.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578543v1</w:t>
+                <w:t xml:space="preserve">hal-01485636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide coordination polymers with 1,2-phenylenediacetate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hexalanthanide Complexes as Molecular Precursors: Synthesis, Crystal Structure, and Luminescent and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (23), pp.14632-14642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.02.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01477155v1</w:t>
+                <w:t xml:space="preserve">hal-01657831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Magnetism of Lanthanides Complexes and Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photo-physical properties of donor-acceptor-radical triad based on functionalized tetrathiafulvalene and nitronyl nitroxide radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiet Douib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145, pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2017.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry3030026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709542v1</w:t>
+                <w:t xml:space="preserve">hal-01578543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly axial magnetic anisotropy in a N3O5 dysprosium(III) coordination environment generated by a merocyanine ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t>
+                <w:t xml:space="preserve">Lanthanide coordination polymers with 1,2-phenylenediacetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603439⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 461, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360879v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Magnetic Properties of a Sublimable Single-Molecule Magnet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular Magnetism of Lanthanides Complexes and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b01817⟩</w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry3030026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338690v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long Journey in Lanthanide Chemistry: From Fundamental Crystallogenesis Studies to Commercial Anticounterfeiting Taggants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly axial magnetic anisotropy in a N3O5 dysprosium(III) coordination environment generated by a merocyanine ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramila Selvanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00058⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (43), pp.15222-15226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457918v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Single-molecule magnet behaviour in polynuclear assembly of trivalent cerium ions with polyoxomolybdates (Dalton Transactions (2015) 44 (16458-16464))</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Long Journey in Lanthanide Chemistry: From Fundamental Crystallogenesis Studies to Commercial Anticounterfeiting Taggants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt90084d⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.844-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341565v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brightness and Color Tuning in a Series of Lanthanide-Based Coordination Polymers with Benzene-1,2,4,5-tetracarboxylic Acid as a Ligand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Robust Magnetic Properties of a Sublimable Single-Molecule Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Kiefl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02242⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.5663-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b01817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254811v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Luminescence Modulation upon an Electric Field on a Full Solid-State Device Based on Lanthanide Dimers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bin Chen</w:t>
+                <w:t xml:space="preserve">Brightness and Color Tuning in a Series of Lanthanide-Based Coordination Polymers with Benzene-1,2,4,5-tetracarboxylic Acid as a Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b04451⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (2), pp.794-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338528v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Luminescence Properties of Lanthanide-Based Polynuclear Complexes Nanoaggregates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Erratum: Single-molecule magnet behaviour in polynuclear assembly of trivalent cerium ions with polyoxomolybdates (Dalton Transactions (2015) 44 (16458-16464))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Khélifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Belkhiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00947⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (21), pp.9001-9001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt90084d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162339v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule magnet behaviour in polynuclear assembly of trivalent Cerium ions with Polymolybdates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
+                <w:t xml:space="preserve">Reversible Luminescence Modulation upon an Electric Field on a Full Solid-State Device Based on Lanthanide Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt02377g⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (24), pp.15551--15556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b04451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201884v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Lanthanide-Based Coordination Polymers with Boronic Acid as Ligand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Extending the lanthanide–terephthalate system: Isolation of an unprecedented Tb(III)-based coordination polymer with high potential porosity and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1086, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153399v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the electrostatics in Dy(III) single-molecule magnets: the case study of Dy(Murex)3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Daiguebonne</w:t>
+                <w:t xml:space="preserve">A Family of Lanthanide-Based Coordination Polymers with Boronic Acid as Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Polles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt03345d⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (11), pp.5534-5546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216298v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometrization of Lanthanide-Based Coordination Polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization and Luminescence Properties of Lanthanide-Based Polynuclear Complexes Nanoaggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Polles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502906⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (12), pp.6043-6054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01220884v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Memory in an Isotopically Enriched and MagneticallyIsolated Mononuclear Dysprosium Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Single-molecule magnet behaviour in polynuclear assembly of trivalent Cerium ions with Polymolybdates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Ben Khélifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salah Belkhiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201409887⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (37), pp.16458-16464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt02377g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01114598v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Organization of Lanthanide-Based SMM Dimers into Three-Dimensional Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Nanometrization of Lanthanide-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00087⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (48), pp.17466-17473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153425v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the lanthanide–terephthalate system: Isolation of an unprecedented Tb(III)-based coordination polymer with high potential porosity and luminescence properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Analysis of the electrostatics in Dy(III) single-molecule magnets: the case study of Dy(Murex)3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1086, pp.34-42. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (41), pp.18270--18275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5dt03345d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01111439v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of photoinduced electron transfer on lanthanide-based coordination polymer luminescence: a comparison between two pseudoisoreticular molecular networks.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yun Luo</w:t>
+                <w:t xml:space="preserve">Magnetic Memory in an Isotopically Enriched and MagneticallyIsolated Mononuclear Dysprosium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic402841d⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (5), pp.1504 -1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201409887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974755v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteronuclear lanthanide-based coordination polymers exhibiting tunable multiple emission spectra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rational Organization of Lanthanide-Based SMM Dimers into Three-Dimensional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (11), pp.5213-5219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4tc00506f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01016002v1</w:t>
+                <w:t xml:space="preserve">hal-01153425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evidence that electrostatics governs easy-axis orientation in DyIII-based molecular chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Influence of the supramolecular architecture on the magnetic properties of a DyIIIsingle-molecule magnet: an ab initio investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.2267-2274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.5.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc05062b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01072043v1</w:t>
+                <w:t xml:space="preserve">hal-01088279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Crystal Structure of Lanthanide-Murexide Complexes: Use of an Ancient Complexometry Indicator as a Near-Infrared-Emitting Single-Ion Magnet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical evidence that electrostatics governs easy-axis orientation in DyIII-based molecular chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.13346-13348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc05062b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201303833⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00943239v1</w:t>
+                <w:t xml:space="preserve">hal-01072043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Modulation of Magnetic Slow Relaxation in a 4f-​Based Single-​Molecule Magnet with a 4d Carbon-​Rich Ligand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Norel</w:t>
+                <w:t xml:space="preserve">Heteronuclear lanthanide-based coordination polymers exhibiting tunable multiple emission spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Feng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (5), pp.2361-2363. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.5510-5525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic403081y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4tc00506f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973431v1</w:t>
+                <w:t xml:space="preserve">hal-01016002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of [Y6(μ6-O)(μ3-OH)8(H2O)24]I8·8H2O</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of photoinduced electron transfer on lanthanide-based coordination polymer luminescence: a comparison between two pseudoisoreticular molecular networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70 (12), pp.577-579. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2), pp.1217-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536814025434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic402841d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087747v1</w:t>
+                <w:t xml:space="preserve">hal-00974755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the supramolecular architecture on the magnetic properties of a DyIIIsingle-molecule magnet: an ab initio investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Redox Modulation of Magnetic Slow Relaxation in a 4f-​Based Single-​Molecule Magnet with a 4d Carbon-​Rich Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Javier Luzon</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.2267-2274. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.2361-2363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.5.236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic403081y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088279v1</w:t>
+                <w:t xml:space="preserve">hal-00973431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color and Brightness Tuning in Heteronuclear Lanthanide Terephthalate Coordination Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the Crystal Structure of Lanthanide-Murexide Complexes: Use of an Ancient Complexometry Indicator as a Near-Infrared-Emitting Single-Ion Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Haquin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vincent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (6), pp.1569-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300381⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847509v1</w:t>
+                <w:t xml:space="preserve">hal-00943239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and luminescence characterizations of lanthanide-based coordination polymers involving naphthalene-1,4,5,8-tetra-carboxylate as ligand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of [Y6(μ6-O)(μ3-OH)8(H2O)24]I8·8H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.02.032⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (12), pp.577-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536814025434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847025v1</w:t>
+                <w:t xml:space="preserve">hal-01087747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2,4,5-Benzene-tetra-carboxylic acid : a versatile ligand for high dimensional lanthanide-based coordination polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Crystal Structure and Luminescent Properties of New Lanthanide-Containing Coordination Polymers Involving 4,4'-oxy-bis-benzoate as Ligand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ce26940f⟩</w:t>
+              <w:t xml:space="preserve">Crystal Engineering Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.706 - 720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CE26390D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806887v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: A Luminescent and Sublimable DyIII-Based Single-Molecule Magne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Color and Brightness Tuning in Heteronuclear Lanthanide Terephthalate Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201304351⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (20), pp.3464-3476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070948v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ferromagnetic connection of Ising-type Dy(III)-based single ion magnets on their magnetic slow relaxation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Structural and luminescence characterizations of lanthanide-based coordination polymers involving naphthalene-1,4,5,8-tetra-carboxylate as ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (19), pp.6728-31. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 401, pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt50762a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855611v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and spin-parity effect along the series of lanthanide complexes with DOTA.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javier Luzon</w:t>
+                <w:t xml:space="preserve">Corrigendum: A Luminescent and Sublimable DyIII-Based Single-Molecule Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Degl Innocenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Perfetti</w:t>
+                <w:t xml:space="preserve">Giordano Poneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201205938⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (49), pp.16495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201304351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00771332v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Poles Determinations and Robustness of Memory Effect upon Solubilization in a DyIII-​Based Single Ion Magnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">1,2,4,5-Benzene-tetra-carboxylic acid : a versatile ligand for high dimensional lanthanide-based coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja4089956⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10), pp.1882-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ce26940f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908605v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination polymers based on heterohexanuclear rare Earth complexes: toward independent luminescence brightness and color tuning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Le Natur</w:t>
+                <w:t xml:space="preserve">Influence of ferromagnetic connection of Ising-type Dy(III)-based single ion magnets on their magnetic slow relaxation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic4008697⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (19), pp.6728-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt50762a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847409v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Organization of Dysprosium Cubanes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic anisotropy and spin-parity effect along the series of lanthanide complexes with DOTA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Degl Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Perfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300937⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.350-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907673v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure and Luminescent Properties of New Lanthanide-Containing Coordination Polymers Involving 4,4'-oxy-bis-benzoate as Ligand.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanjun Zheng</w:t>
+                <w:t xml:space="preserve">Coordination polymers based on heterohexanuclear rare Earth complexes: toward independent luminescence brightness and color tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Engineering Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CE26390D⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (11), pp.6720-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic4008697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771341v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carbon-rich ruthenium decorated dysprosium single molecule magnet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Magnetic Poles Determinations and Robustness of Memory Effect upon Solubilization in a DyIII-​Based Single Ion Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Caneschi</w:t>
+                <w:t xml:space="preserve">G. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (33), pp.3948-3950. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (44), pp.16332-16335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc30604b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja4089956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757296v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Packing Effects on the Magnetic Slow Relaxation of Tb(III)-Nitronyl Nitroxide Radical Cyclic Dinuclear Clusters.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">3D Organization of Dysprosium Cubanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberta Sessoli</w:t>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (22), pp.12218-12229. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.5879-5885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic301394x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771320v1</w:t>
+                <w:t xml:space="preserve">hal-00907673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A luminescent and sublimable Dy(III)-based single-molecule magnet.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A carbon-rich ruthenium decorated dysprosium single molecule magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (33), pp.3948-3950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc30604b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201201167⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00771350v1</w:t>
+                <w:t xml:space="preserve">hal-00757296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy in a dysprosium/DOTA single-molecule magnet: beyond simple magneto-structural correlations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal Packing Effects on the Magnetic Slow Relaxation of Tb(III)-Nitronyl Nitroxide Radical Cyclic Dinuclear Clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Poneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (7), pp.1606-10. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (22), pp.12218-12229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201107453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic301394x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664737v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of composites formed by transition metal macrocyclic complexes intercalated in thiophosphate layered phases</w:t>
               </w:r>
@@ -13282,3912 +13270,4192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide Aminoisophthalate Coordination Polymers: A Promising System for Tunable Luminescent Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy in a dysprosium/DOTA single-molecule magnet: beyond simple magneto-structural correlations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Perfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201100437⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (7), pp.1606-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201107453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625984v1</w:t>
+                <w:t xml:space="preserve">hal-00664737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croconato-containing M(III) (M = Ga, Er) complexes as potential building blocks for mono/multifunctional molecular materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luciano Marchio</w:t>
+                <w:t xml:space="preserve">A luminescent and sublimable Dy(III)-based single-molecule magnet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Poneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.02.023⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (36), pp.11379-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588863v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Induced 4f5d [Re(salen)]2O3[Dy(hfac)3(H2O)]2 Single Molecule Magnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Lanthanide Aminoisophthalate Coordination Polymers: A Promising System for Tunable Luminescent Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic1003287⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.3705-3716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201100437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495870v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Determination of the Nature of Exchange Interactions in the 3d4f magnetic chain {[Cu(salen)Pr(hfac)3]2(L)}n (L=4.4 -bipyridine, pyrazine)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Croconato-containing M(III) (M = Ga, Er) complexes as potential building blocks for mono/multifunctional molecular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Artizzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Serpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 370, pp.471-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495873v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single molecule magnet behaviour in robust dysprosium-biradical complexes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Total Determination of the Nature of Exchange Interactions in the 3d4f magnetic chain {[Cu(salen)Pr(hfac)3]2(L)}n (L=4.4 -bipyridine, pyrazine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.952-964</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00529854v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Nature of Exchange Interactions in the 3d-4f Magnetic Chain {[Cu(salen)Pr(hfac)3]2(L)}n (L = 4,4′-Bipyridine, Pyrazine)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Field Induced 4f5d [Re(salen)]2O3[Dy(hfac)3(H2O)]2 Single Molecule Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (06), pp.952-964. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.4355-4361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200901012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic1003287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00825815v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin canting in a Dy-based single-chain magnet with dominant next-nearest-neighbor antiferromagnetic interactions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Single molecule magnet behaviour in robust dysprosium-biradical complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Sessoli</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physRevB.79.13.4419⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (35), pp.6458-6460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc00966k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492418v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of intermolecular pi-stacking enhancement of second-harmonic generation in a family of single chain magnets.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determination of the Nature of Exchange Interactions in the 3d-4f Magnetic Chain {[Cu(salen)Pr(hfac)3]2(L)}n (L = 4,4′-Bipyridine, Pyrazine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b604985k⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (06), pp.952-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200901012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525650v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Anisotropy of Dysprosium(III) in a Low-Symmetry Environment: A Theoretical and Experimental Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Sangregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (15), pp.5573-5579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja8100038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterically-induced Synthesis of 3d-4f one-dimensional compounds : a new route towards 3d-4f Single Chain Magnets.</w:t>
+                <w:t xml:space="preserve">Spin canting in a Dy-based single-chain magnet with dominant next-nearest-neighbor antiferromagnetic interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Caneschi</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gatteschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.03.040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.134419-1 134419-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physRevB.79.13.4419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525223v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lanthanide based coordination polymers with high potential porosity.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence of intermolecular pi-stacking enhancement of second-harmonic generation in a family of single chain magnets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Cavigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.2587-2592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b604985k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524368v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure, Spectroscopic Studies and Magnetic Properties of TetrakisGd(lll)5.7-dichloro-8-quinolinate.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spin Chirality in a Molecular Dysprosium Triangle : The archetype of the non-collinear Ising Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Hewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Powell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200800388⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.3700-3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.247205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525249v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Chirality in a Molecular Dysprosium Triangle : The archetype of the non-collinear Ising Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rational enhancement of the Coordination Capability of Ru(lll)(salen)-nitronxyl nitroxide Building Block : A Step towards 2p-3d magnetic edifices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.K. Powell</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 361, pp.3427-3431</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524337v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational enhancement of the Coordination Capability of Ru(lll)(salen)-nitronxyl nitroxide Building Block : A Step towards 2p-3d magnetic edifices.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Sessoli</w:t>
+                <w:t xml:space="preserve">The Canted Antiferromagnetic Approach to Single Chain Magnets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernot, Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzon Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sessoli Roberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vindigni Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thion Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130, pp.1619-1627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0751734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524316v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canted Antiferromagnetic Approach to Single Chain Magnets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernot, Kevin</w:t>
+                <w:t xml:space="preserve">Synthesis, Structure, Spectroscopic Studies and Magnetic Properties of TetrakisGd(lll)5.7-dichloro-8-quinolinate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luzon Javier</w:t>
+                <w:t xml:space="preserve">Eugenio Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sessoli Roberta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thion Julien</w:t>
+                <w:t xml:space="preserve">J.M. Clemente-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0751734⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.3820-3826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200800388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643351v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and luminescent properties of the micro-sized and nano-sized particles of lanthanide terephthalate coordination polymers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sterically-induced Synthesis of 3d-4f one-dimensional compounds : a new route towards 3d-4f Single Chain Magnets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Gumy,</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic702325m⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 361, pp.3997-4003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525195v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delicate Crystal Structure Changes Governs the Magnetic Properties of 3d Metal Carboxylate based 1D-coordination Polymers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cador</w:t>
+                <w:t xml:space="preserve">New lanthanide based coordination polymers with high potential porosity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 541, pp.377-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524587v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tm(lll)(hfac)3(NITPhOPh)] : a new member of a lanthanide-based single chain magnets family.</w:t>
+                <w:t xml:space="preserve">Structural and luminescent properties of the micro-sized and nano-sized particles of lanthanide terephthalate coordination polymers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.G. Bunzli,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bogani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Gumy,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2006.12.002⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (9), pp.3700-3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic702325m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525386v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hetero-bimetallic Yttrium(lll)-Rhenium(V)(salen) Tetranuclear Complex : Synthesis and Crystal Structure.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Delicate Crystal Structure Changes Governs the Magnetic Properties of 3d Metal Carboxylate based 1D-coordination Polymers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Gravilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.2034-2043</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525293v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic interactions in Ru(lll)-nitronyl nitroxide radical complex : a potential 2p4d building block for molecular magnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A rational approach to the modulation of the dynamics of the magnetisation in a dysprosium–nitronyl-nitroxide radical complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gatteschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.2689-2695</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1807-1809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525266v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 3d-4f Magnetic Exchange Interactions on the Dynamics of the Magnetization of Dy lll-M ll- Dy lll Trinuclear Clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">First NiII-LnIII coordination Polymers Constructed by Using [Ni(bpca)2] as a Building Block [Hbpca = bis(2-pyridylcarbonyl)amine]: Synthesis, Crystal Structures and Magnetic Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin M. Madalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dante Gatteschi</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Andruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caneschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200601194⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.5533-5340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200700717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525270v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of intermolecular p-stacking enhancement of second-harmonic generation in a family of single chain magnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solid State Anion-guest Encapsulation by Metallosupramolecular Capsules made from two Tetranuclear Copper(ll) Complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Cavigli</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Julve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ruiz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.4569-4573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200700794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193765v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rational approach to the modulation of the dynamics of the magnetisation in a dysprosium–nitronyl-nitroxide radical complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">[Tm(lll)(hfac)3(NITPhOPh)] : a new member of a lanthanide-based single chain magnets family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Gatteschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 360 (13), pp.3807-3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2006.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193739v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First NiII-LnIII coordination Polymers Constructed by Using [Ni(bpca)2] as a Building Block [Hbpca = bis(2-pyridylcarbonyl)amine]: Synthesis, Crystal Structures and Magnetic Properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hetero-bimetallic Yttrium(lll)-Rhenium(V)(salen) Tetranuclear Complex : Synthesis and Crystal Structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Caneschi</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200700717⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.471-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2007.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525368v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid State Anion-guest Encapsulation by Metallosupramolecular Capsules made from two Tetranuclear Copper(ll) Complexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferromagnetic interactions in Ru(lll)-nitronyl nitroxide radical complex : a potential 2p4d building block for molecular magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Pardo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dante Gatteschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.2689-2695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525323v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of rare-earth based single chain magnets : playing with anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of 3d-4f Magnetic Exchange Interactions on the Dynamics of the Magnetization of Dy lll-M ll- Dy lll Trinuclear Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Bogani</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.1602-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200601194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193732v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure and Porosity Estimation of Hydrated Erbium Terephtalate Coordination Polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence of intermolecular p-stacking enhancement of second-harmonic generation in a family of single chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Deluzet</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gatteschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cavigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (14), pp.5399-5406</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.2587-2592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193729v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Rare-Earth-Based Single Chain Magnets : Playing with Anisotrpy.</w:t>
+                <w:t xml:space="preserve">Synthesis, Crystal Structure and Porosity Estimation of Hydrated Erbium Terephtalate Coordination Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (14), pp.5399-5406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525655v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly and magnetic properties of a double-propeller octanuclear copper(II) complex with a meso helicate type metallacryptand core</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A family of rare-earth based single chain magnets : playing with anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gatteschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.920-921</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (24), pp.7947-7956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192892v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Family of Rare-Earth-Based Single Chain Magnets : Playing with Anisotrpy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Gatteschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (24), pp.7947-7956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja061101l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-assembly and magnetic properties of a double-propeller octanuclear copper(II) complex with a meso helicate type metallacryptand core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Julve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.920-921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spin control in ladder like hexanuclear copper(II) complexes with metallacyclophanes cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Julve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (9), pp.2768-2770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17197,258 +17465,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering crystal field splitting of lanthanide ions using magnetism, luminescence and ab-initio calculations: A friendly discussion between van Vleck and Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude G. Bünzli; Susan M. Kauzlarich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on the physics and chemistry of rare earths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, Elsevier, pp.37-109, 2025, Handbook on the Physics and Chemistry of Rare Earths, 978-0-443-43005-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.hpcre.2025.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanides in Extended Molecular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Sessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lanthanides and Actinides in Molecular Magnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-124, 2015, 9783527673476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527673476.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17458,279 +17726,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic approach of lanthanide-based coordination polymers syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on f Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of optical properties of lanthanide-based coordination polymers by luminescence and luminance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Blais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17740,156 +18008,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Feature: Magnetic Slow Relaxation in a Metal-Organic Framework Made of Chains of Ferromagnetically Coupled Single-Molecule Magnets (Chem. Eur. J. 27/2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insa Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magatte Camarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.6864-6864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201801396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17899,293 +18167,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From octahedral to planar hexanuclear complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLUSPOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLUBILIZATION OF 4f HEXANUCLEAR COMPLEXES AND RESULTING LUMINESCENT PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWTMC–IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId473"/>
+      <w:footerReference w:type="default" r:id="rId479"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18332,51 +18600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.115904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;naff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.143600" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Ngom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01866" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300336" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pereti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Laufek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vymazalova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01023-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04198" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01722b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Yao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131918" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100953" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Maouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belaid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03417" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00060h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daiguebonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00947d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119309" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suffren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01592b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02815" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02681" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050210v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03277" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397303v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02668" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Jassal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt04596d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cador" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700842" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01640" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744292v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt00299a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01655640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sessoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Puget" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tesi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Salman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04703k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800095" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen J. Calzado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02952" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01607" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02452" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419228v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.12.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.06.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.02.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry3030026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603439" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338690v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Kiefl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mannini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b01817" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457918v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00058" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341565v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Belkhiria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt90084d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254811v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02242" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01338528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Pan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Tan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04451" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01201884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salah Belkhiria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02377g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00635" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03345d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01114598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le&#8197;guennic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201409887" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M68S7HLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153425v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00087" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.01.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5J4ZH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402841d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016002v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00506f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05062b" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic403081y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814025434" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088279v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.236" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847025v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.02.032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HKR372-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26940f" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070948v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304351" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00855611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50762a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771332v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Boulon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Degl Innocenti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205938" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC5XTLWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908605v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. da Cunha" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Boulon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4089956" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4008697" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907673v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300937" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DGZB3HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE26390D" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caneschi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30604b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771320v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301394x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771350v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201167" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFHJR703-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Car" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107453" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761843v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spodine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valencia-G&#225;lvez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manzur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paredes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pizarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.06.064" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-296XQHZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625984v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100437" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588863v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Artizzu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Deplano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pilia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Serpe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Marchio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.02.023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46FHLC63-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495870v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sessoli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatteschi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1003287" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495873v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529854v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00966k" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4QFXD6BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825815v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200901012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRWDKQ65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492418v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luzon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caneschi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatteschi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.79.13.4419" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525650v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Bogani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cavigli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gurioli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604985k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K0V3S5WS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492555v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sangregorio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8100038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525223v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.040" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4LPSG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerbellec" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.199" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQB5HNQD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525249v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800388" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFHGHLF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Hewitt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Powell" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.247205" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524316v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorace" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643351v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot, Kevin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzon Javier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessoli Roberta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vindigni Alessandro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thion Julien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0751734" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PV2KSC2P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525195v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.G. Bunzli," TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gumy," TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702325m" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524587v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Gravilenko" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525386v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Gatteschi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2006.12.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPG7287-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525293v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.01.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35HD3V0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525266v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525270v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601194" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDP441X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193765v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavigli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193739v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525368v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Andruh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700717" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J04Q90H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193732v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193729v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;rault" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deluzet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061101l" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192892v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pardo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julve" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193649v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167273v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527673476.ch4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820251v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822554v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999045v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801396" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457986v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457958v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;naff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.143600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.115904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blunt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c01155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Ngom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimin Yao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi02306h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04198" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01722b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Castel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marchetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01237" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanti Borah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaleswari Rasamsetty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanshu Chauhan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Tripathi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01246" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300336" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pereti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Laufek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vymazalova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01023-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Gallonde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202313696" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Yao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03654" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03500" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131918" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01650" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02662" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Maouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belaid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03417" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00684" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100953" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00060h" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daiguebonne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00947d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119309" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01136" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puget" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suffren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01592b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02815" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.023" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02681" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02668" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03277" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040044" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01640" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Jassal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt04596d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cador" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700842" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744292v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt00299a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01655640v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimatti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sessoli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Puget" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tesi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Salman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04703k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camarra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800095" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen J. Calzado" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419228v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485636v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01607" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657831v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02452" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.06.010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477155v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.02.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709542v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry3030026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603439" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457918v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00058" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Kiefl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mannini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b01817" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02242" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Belkhiria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt90084d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01338528v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Pan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Tan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04451" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111439v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.01.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5J4ZH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00635" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01201884v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Ben Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salah Belkhiria" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02377g" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216298v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03345d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01114598v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le&#8197;guennic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201409887" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M68S7HLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153425v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00087" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088279v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.236" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072043v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05062b" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00506f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974755v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402841d" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic403081y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087747v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814025434" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771341v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE26390D" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847025v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.02.032" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HKR372-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070948v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304351" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806887v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26940f" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00855611v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50762a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771332v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Boulon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Degl Innocenti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205938" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC5XTLWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4008697" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908605v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. da Cunha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Boulon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4089956" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907673v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300937" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DGZB3HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caneschi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30604b" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771320v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301394x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761843v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spodine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valencia-G&#225;lvez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manzur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paredes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pizarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.06.064" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-296XQHZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664737v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Car" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107453" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771350v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201167" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFHJR703-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625984v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100437" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588863v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Artizzu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Deplano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pilia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Serpe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Marchio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.02.023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46FHLC63-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495873v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495870v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sessoli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatteschi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1003287" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529854v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00966k" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4QFXD6BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825815v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200901012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRWDKQ65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492555v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luzon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Bogani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sangregorio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8100038" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492418v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caneschi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatteschi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.79.13.4419" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525650v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cavigli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gurioli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604985k" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K0V3S5WS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524337v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Hewitt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Powell" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.247205" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524316v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorace" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643351v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot, Kevin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzon Javier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessoli Roberta" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vindigni Alessandro" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thion Julien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0751734" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PV2KSC2P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525249v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clemente-Juan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800388" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFHGHLF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525223v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.040" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4LPSG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerbellec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.199" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQB5HNQD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525195v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.G. Bunzli," TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gumy," TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702325m" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524587v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Gravilenko" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193739v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525368v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Andruh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700717" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J04Q90H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525386v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Gatteschi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2006.12.002" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPG7287-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525293v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.01.005" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35HD3V0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525266v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525270v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601194" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDP441X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193765v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavigli" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193729v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;rault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deluzet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193732v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525655v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061101l" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192892v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pardo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julve" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193649v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167273v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527673476.ch4" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820251v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822554v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999045v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801396" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457986v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457958v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>