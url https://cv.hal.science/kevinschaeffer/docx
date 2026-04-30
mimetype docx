--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -222,340 +222,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablis (78), &amp;quot;Zone d'activités Ablis Nord 2&amp;quot;, Dépôt de céramiques dans un fossé au contact d'un établissement rural antique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Île d'Yeu (85), &amp;quot;Rue de la Missionnaire&amp;quot;. Une enceinte du début de l'âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Besson</w:t>
+                <w:t xml:space="preserve">Aménaïs Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Jean-Noël Guyodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Valentin Lehugeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683434v1</w:t>
+                <w:t xml:space="preserve">hal-04884110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Île d'Yeu (85), &amp;quot;Rue de la Missionnaire&amp;quot;. Une enceinte du début de l'âge du Bronze</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+                <w:t xml:space="preserve">Ablis (78), &amp;quot;Zone d'activités Ablis Nord 2&amp;quot;, Dépôt de céramiques dans un fossé au contact d'un établissement rural antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménaïs Choplin</w:t>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Guyodo</w:t>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lehugeur</w:t>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884110v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Dupinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -646,51 +646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1374,51 +1374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannah Barbeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;na&#239;s Choplin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lehugeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy M&#233;nager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Merveilleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beauchaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04469004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Audrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Boireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cesaratto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schaeffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154yb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannah Barbeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;na&#239;s Choplin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lehugeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy M&#233;nager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Merveilleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beauchaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04469004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Audrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Boireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cesaratto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schaeffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154yb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>