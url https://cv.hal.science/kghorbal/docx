--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -200,555 +200,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formally Verified Hybrid System for Safe Advisories in the Next-Generation Airborne Collision Avoidance System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operational Models for Piecewise-Smooth Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sogokon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taylor T Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10009-016-0434-1⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5s), pp.185:1--185:19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3126506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232365v1</w:t>
+                <w:t xml:space="preserve">hal-01658196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal verification of obstacle avoidance and navigation of ground robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Formally Verified Hybrid System for Safe Advisories in the Next-Generation Airborne Collision Avoidance System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Kouskoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Mitsch</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryan Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364917733549⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.717-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10009-016-0434-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658197v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchy of proof rules for checking positive invariance of algebraic and semi-algebraic sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Special issue on the 16th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2015), 47 (1), pp.19-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cl.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Models for Piecewise-Smooth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sogokon</w:t>
+                <w:t xml:space="preserve">Formal verification of obstacle avoidance and navigation of ground robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor T Johnson</w:t>
+                <w:t xml:space="preserve">David Vogelbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (5s), pp.185:1--185:19. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (12), pp.1312--1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3126506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364917733549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658196v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Theorem Proving of Aerospace Systems: Applications and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey J. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Kiam Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FM 2018 - 22nd International Symposium on Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.418-437, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1033,676 +1033,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t>
+                <w:t xml:space="preserve">Formal Verification of Station Keeping Maneuvers for a Planar Autonomous Hybrid System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Benveniste</w:t>
+                <w:t xml:space="preserve">Benjamin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Caillaud</w:t>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilding Elmqvist</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Putot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Hybrid Systems: Computation and Control, {HSCC} 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3049797.3049806⟩</w:t>
+              <w:t xml:space="preserve">FVAV 2017 - 1st Formal Verification of Autonomous Vehicles Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Turin, Italy. pp.91--104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.257.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521918v1</w:t>
+                <w:t xml:space="preserve">hal-01657848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Station Keeping Maneuvers for a Planar Autonomous Hybrid System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Martin</w:t>
+                <w:t xml:space="preserve">Benoît Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilding Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Putot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Otter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FVAV 2017 - 1st Formal Verification of Autonomous Vehicles Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Turin, Italy. pp.91--104, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Hybrid Systems: Computation and Control, {HSCC} 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.257.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3049797.3049806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657848v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Invariant Generation for Polynomial Continuous Systems</w:t>
+                <w:t xml:space="preserve">Non-linear Continuous Systems for Safety Verification (Benchmark Proposal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul B Jackson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Platzer</w:t>
+                <w:t xml:space="preserve">Taylor T. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VMCAI 2016 - 17th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARCH@CPSWeek 2016 - 3rd International Workshop on Applied Verification for Continuous and Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.42-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374902v1</w:t>
+                <w:t xml:space="preserve">hal-01660900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Abstractions of Non-linear Ordinary Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew T Sogokon</w:t>
+                <w:t xml:space="preserve">A Method for Invariant Generation for Polynomial Continuous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taylor T Johnson</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul B Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM 2016 - 21st International Symposium of Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Limassol, Cyprus. pp.628-644, </w:t>
+              <w:t xml:space="preserve">VMCAI 2016 - 17th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, St. Petersburg, Florida, United States. pp.268-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48989-6_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49122-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374899v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear Continuous Systems for Safety Verification (Benchmark Proposal)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sogokon</w:t>
+                <w:t xml:space="preserve">Decoupling Abstractions of Non-linear Ordinary Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew T Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taylor T. Johnson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor T Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCH@CPSWeek 2016 - 3rd International Workshop on Applied Verification for Continuous and Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FM 2016 - 21st International Symposium of Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Limassol, Cyprus. pp.628-644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48989-6_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660900v1</w:t>
+                <w:t xml:space="preserve">hal-01374899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formally Verified Hybrid System for the Next-Generation Airborne Collision Avoidance System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Kouskoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems - 21st International Conference, TACAS 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, London, United Kingdom. pp.21--36, </w:t>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation - 16th International Conference, VMCAI 2015, Mumbai, India, January 12-14, 2015. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mumbai, India. pp.431--448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1844,103 +1844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal verification of ACAS X, an industrial airborne collision avoidance system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Kouskoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Embedded Software, EMSOFT 2015, Amsterdam, Netherlands, October 4-9, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands. pp.127--136, </w:t>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Static Analysis - 21st International Symposium, SAS 2014, Munich, Germany, September 11-13, 2014. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Munich, Germany. pp.151--167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2095,51 +2095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Algebraic Invariants by Differential Radical Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems - 20th International Conference, TACAS 2014, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2014, Grenoble, France, April 5-13, 2014. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Grenoble, France. pp.279--294, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2173,77 +2173,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Provably Safe Obstacle Avoidance for Autonomous Robotic Ground Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics: Science and Systems IX, Technische Universität Berlin, Berlin, Germany, June 24 - June 28, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2541,64 +2541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Logical Product Approach to Zonotope Intersection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Putot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Verification, 22nd International Conference, CAV 2010, Edinburgh, UK, July 15-19, 2010. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom. pp.212--226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2789,103 +2789,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Mode DAE Models - Challenges, Theory and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilding Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Otter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing and Software Science: State of the Art and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNCS-10000, Springer, pp.283-310, 2019, Lecture Notes in Computer Science, 978-3-319-91907-2. </w:t>
@@ -3291,51 +3291,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Methods for handling mode changes in multimode DAE systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,103 +3563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilding Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Otter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8933, Inria. 2017, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3957,51 +3957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghorbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sogokon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jeannin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Kouskoulas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gardner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0434-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vogelbacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Platzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917733549" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.11.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor T Johnson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126506" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Zawadzki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J. Gordon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010178" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Sogokon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Kiam Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95582-7_25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilding Elmqvist" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.257.9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Jackson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374899v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48989-6_38" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor T. Johnson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46081-8_24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMSOFT.2015.7318268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10936-7_10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasara Sridhar Duggirala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Kahlon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Ivancic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Gupta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33512-9_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogul Balakrishnan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Maeda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27940-9_16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04444572v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kozaily" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourqui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385651v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thibault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369112v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343967v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00643442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghorbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sogokon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor T Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126506" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Kouskoulas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gardner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0434-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Platzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.11.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mitsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vogelbacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917733549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Zawadzki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J. Gordon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010178" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Sogokon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Kiam Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95582-7_25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.257.9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilding Elmqvist" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049806" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor T. Johnson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Jackson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374899v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48989-6_38" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46081-8_24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMSOFT.2015.7318268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10936-7_10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasara Sridhar Duggirala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Kahlon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Ivancic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Gupta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33512-9_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogul Balakrishnan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Maeda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27940-9_16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04444572v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kozaily" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourqui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385651v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thibault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369112v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343967v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00643442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>