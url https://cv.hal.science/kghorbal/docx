--- v1 (2026-05-02)
+++ v2 (2026-05-28)
@@ -200,555 +200,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Models for Piecewise-Smooth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sogokon</w:t>
+                <w:t xml:space="preserve">A Formally Verified Hybrid System for Safe Advisories in the Next-Generation Airborne Collision Avoidance System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Kouskoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3126506⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.717-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10009-016-0434-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658196v1</w:t>
+                <w:t xml:space="preserve">hal-01232365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formally Verified Hybrid System for Safe Advisories in the Next-Generation Airborne Collision Avoidance System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hierarchy of proof rules for checking positive invariance of algebraic and semi-algebraic sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurora Schmidt</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Gardner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Platzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (6), pp.717-741. </w:t>
+              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special issue on the 16th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2015), 47 (1), pp.19-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10009-016-0434-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cl.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232365v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchy of proof rules for checking positive invariance of algebraic and semi-algebraic sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal verification of obstacle avoidance and navigation of ground robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vogelbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cl.2015.11.003⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (12), pp.1312--1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364917733549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232288v1</w:t>
+                <w:t xml:space="preserve">hal-01658197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal verification of obstacle avoidance and navigation of ground robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Mitsch</w:t>
+                <w:t xml:space="preserve">Operational Models for Piecewise-Smooth Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vogelbacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Platzer</w:t>
+                <w:t xml:space="preserve">Taylor T Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (12), pp.1312--1340. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5s), pp.185:1--185:19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364917733549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3126506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658197v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Theorem Proving of Aerospace Systems: Applications and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey J. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Kiam Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FM 2018 - 22nd International Symposium on Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.418-437, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1033,676 +1033,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Station Keeping Maneuvers for a Planar Autonomous Hybrid System</w:t>
+                <w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Martin</w:t>
+                <w:t xml:space="preserve">Albert Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilding Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Otter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FVAV 2017 - 1st Formal Verification of Autonomous Vehicles Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.257.9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Hybrid Systems: Computation and Control, {HSCC} 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3049797.3049806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657848v1</w:t>
+                <w:t xml:space="preserve">hal-01521918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Verification of Station Keeping Maneuvers for a Planar Autonomous Hybrid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Caillaud</w:t>
+                <w:t xml:space="preserve">Benjamin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilding Elmqvist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ghorbal</w:t>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Otter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Putot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Hybrid Systems: Computation and Control, {HSCC} 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States. </w:t>
+              <w:t xml:space="preserve">FVAV 2017 - 1st Formal Verification of Autonomous Vehicles Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Turin, Italy. pp.91--104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3049797.3049806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.257.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521918v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear Continuous Systems for Safety Verification (Benchmark Proposal)</w:t>
+                <w:t xml:space="preserve">A Method for Invariant Generation for Polynomial Continuous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor T. Johnson</w:t>
+                <w:t xml:space="preserve">Paul B Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCH@CPSWeek 2016 - 3rd International Workshop on Applied Verification for Continuous and Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VMCAI 2016 - 17th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, St. Petersburg, Florida, United States. pp.268-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49122-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660900v1</w:t>
+                <w:t xml:space="preserve">hal-01374902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Invariant Generation for Polynomial Continuous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sogokon</w:t>
+                <w:t xml:space="preserve">Decoupling Abstractions of Non-linear Ordinary Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew T Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Platzer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor T Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VMCAI 2016 - 17th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, St. Petersburg, Florida, United States. pp.268-288, </w:t>
+              <w:t xml:space="preserve">FM 2016 - 21st International Symposium of Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Limassol, Cyprus. pp.628-644, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-49122-5_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48989-6_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374902v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Abstractions of Non-linear Ordinary Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew T Sogokon</w:t>
+                <w:t xml:space="preserve">Non-linear Continuous Systems for Safety Verification (Benchmark Proposal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taylor T Johnson</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor T. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM 2016 - 21st International Symposium of Formal Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARCH@CPSWeek 2016 - 3rd International Workshop on Applied Verification for Continuous and Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.42-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374899v2</w:t>
+                <w:t xml:space="preserve">hal-01660900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formally Verified Hybrid System for the Next-Generation Airborne Collision Avoidance System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Kouskoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ryan Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems - 21st International Conference, TACAS 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, London, United Kingdom. pp.21--36, </w:t>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation - 16th International Conference, VMCAI 2015, Mumbai, India, January 12-14, 2015. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mumbai, India. pp.431--448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1844,103 +1844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal verification of ACAS X, an industrial airborne collision avoidance system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Kouskoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jeannin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ryan Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Embedded Software, EMSOFT 2015, Amsterdam, Netherlands, October 4-9, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands. pp.127--136, </w:t>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sogokon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Static Analysis - 21st International Symposium, SAS 2014, Munich, Germany, September 11-13, 2014. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Munich, Germany. pp.151--167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2095,51 +2095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Algebraic Invariants by Differential Radical Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems - 20th International Conference, TACAS 2014, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2014, Grenoble, France, April 5-13, 2014. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Grenoble, France. pp.279--294, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2173,77 +2173,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Provably Safe Obstacle Avoidance for Autonomous Robotic Ground Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Platzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics: Science and Systems IX, Technische Universität Berlin, Berlin, Germany, June 24 - June 28, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2541,64 +2541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Logical Product Approach to Zonotope Intersection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Putot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Verification, 22nd International Conference, CAV 2010, Edinburgh, UK, July 15-19, 2010. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom. pp.212--226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2789,103 +2789,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Mode DAE Models - Challenges, Theory and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilding Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Otter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing and Software Science: State of the Art and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNCS-10000, Springer, pp.283-310, 2019, Lecture Notes in Computer Science, 978-3-319-91907-2. </w:t>
@@ -3291,51 +3291,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Methods for handling mode changes in multimode DAE systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,103 +3563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilding Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Otter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8933, Inria. 2017, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3957,51 +3957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghorbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sogokon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor T Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126506" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Kouskoulas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gardner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0434-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Platzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.11.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mitsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vogelbacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917733549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Zawadzki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J. Gordon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010178" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Sogokon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Kiam Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95582-7_25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.257.9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilding Elmqvist" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049806" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor T. Johnson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Jackson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374899v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48989-6_38" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46081-8_24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMSOFT.2015.7318268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10936-7_10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasara Sridhar Duggirala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Kahlon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Ivancic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Gupta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33512-9_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogul Balakrishnan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Maeda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27940-9_16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04444572v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kozaily" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourqui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385651v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thibault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369112v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343967v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00643442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghorbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sogokon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jeannin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Kouskoulas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gardner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0434-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Platzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.11.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mitsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vogelbacher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917733549" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor T Johnson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126506" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Zawadzki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J. Gordon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010178" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Sogokon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Kiam Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95582-7_25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilding Elmqvist" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.257.9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Jackson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374899v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48989-6_38" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor T. Johnson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46081-8_24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMSOFT.2015.7318268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10936-7_10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasara Sridhar Duggirala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Kahlon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Ivancic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Gupta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33512-9_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogul Balakrishnan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Maeda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27940-9_16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04444572v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kozaily" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourqui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385651v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thibault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369112v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343967v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00643442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>