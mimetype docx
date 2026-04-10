--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -3267,52 +3267,212 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01913131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Row and Column Generation Approaches for a Three-Stage Industrial Packing Problem for Truck-Transport Preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Schepler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Wauters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> In Proceedings of the 15th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, pp.87-98, 2026, 978-989-758-799-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014314700004055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3459,51 +3619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.09.026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05890-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13318" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nia Carravilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.08.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayati Khaled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lardeux Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi Maher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020f19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kieffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benziane Bilel Abderrahmane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammami Nour El Houda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schepler Xavier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58150-3_34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01913131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.09.026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05890-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13318" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nia Carravilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.08.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayati Khaled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lardeux Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi Maher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020f19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kieffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benziane Bilel Abderrahmane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammami Nour El Houda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schepler Xavier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58150-3_34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01913131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Wauters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014314700004055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>