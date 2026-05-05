--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1634,213 +1634,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation de buffers avec des contraintes énergétiques pour les systèmes de vision embarquée</w:t>
+                <w:t xml:space="preserve">An Experimental Study on Symmetry Breaking Constraints Impact for the One Dimensional Bin-Packing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Robbes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Computational Optimization (Fedcsis-WCO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sofia, Bulgaria. pp.317-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2020f19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969216v1</w:t>
+                <w:t xml:space="preserve">hal-03006103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study on Symmetry Breaking Constraints Impact for the One Dimensional Bin-Packing Problem</w:t>
+                <w:t xml:space="preserve">Minimisation de buffers avec des contraintes énergétiques pour les systèmes de vision embarquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Kieffer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Computational Optimization (Fedcsis-WCO 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15439/2020f19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006103v1</w:t>
+                <w:t xml:space="preserve">hal-02969216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle Width : de l'ordonnancement à la théorie des graphes</w:t>
               </w:r>
@@ -2118,597 +2118,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and Practical Solution for the Optimization of Memory Accesses in Embedded Vision Systems</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization for the scheduling of embedded vision accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Hadj Salem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Workshop on Computational Optimization (WCO'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">The 29th Conference of the European Chapter on Combinatorial Optimization (ECCO'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445015v1</w:t>
+                <w:t xml:space="preserve">hal-01445006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization for the scheduling of embedded vision accelerators</w:t>
+                <w:t xml:space="preserve">Memory Management in Embedded Vision Systems: Optimization Problems and Solution Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Kieffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th Conference of the European Chapter on Combinatorial Optimization (ECCO'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">The Conference on Design, Architectures for Signal and Image Processing (DASIP'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445006v1</w:t>
+                <w:t xml:space="preserve">hal-01445017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Management in Embedded Vision Systems: Optimization Problems and Solution Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation des accès mémoires dans un cache intelligent pour les systèmes de vision embarquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conference on Design, Architectures for Signal and Image Processing (DASIP'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445017v1</w:t>
+                <w:t xml:space="preserve">hal-01445004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des accès mémoires dans un cache intelligent pour les systèmes de vision embarquée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation du Fonctionnement d’un Contrôleur de Buffers pour les Systèmes de Vision Embarquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445004v1</w:t>
+                <w:t xml:space="preserve">hal-01445013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du Fonctionnement d’un Contrôleur de Buffers pour les Systèmes de Vision Embarquée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Algorithms for Memory Management in Embedded Vision Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">The 11th IEEE International Symposium on Industrial Embedded Systems (SIES-WIP'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445013v1</w:t>
+                <w:t xml:space="preserve">hal-01445010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Algorithms for Memory Management in Embedded Vision Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation and Practical Solution for the Optimization of Memory Accesses in Embedded Vision Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Symposium on Industrial Embedded Systems (SIES-WIP'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">The 9th International Workshop on Computational Optimization (WCO'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445010v1</w:t>
+                <w:t xml:space="preserve">hal-01445015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2946,64 +2946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting the Challenges of Optimized Memory Management in Embedded Vision Systems Using Operations Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3619,51 +3619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.09.026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05890-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13318" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nia Carravilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.08.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayati Khaled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lardeux Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi Maher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020f19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kieffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benziane Bilel Abderrahmane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammami Nour El Houda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schepler Xavier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58150-3_34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01913131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Wauters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014314700004055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.09.026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05890-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13318" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nia Carravilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.08.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayati Khaled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lardeux Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi Maher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020f19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kieffer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Salem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benziane Bilel Abderrahmane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammami Nour El Houda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schepler Xavier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58150-3_34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01913131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Wauters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014314700004055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>