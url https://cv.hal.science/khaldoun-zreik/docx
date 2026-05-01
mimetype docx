--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khaldoun Zreik </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de l'information et de la communication, Université Paris8, France (2006/..)Directeur de l'UFR des Sciences et des Technoloh-gies du Numérique, Université Paris 8 (2020/..)Directeur du Laboratoire Paragraphe, Université Paris 8 – CY Cergy-Paris Université (2020/..)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">khaldoun-zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6307-1717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles et leviers à l’inclusion numérique des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vieillir demain : quelles relations entre l'Homme et l'Animal ?, vol. 47/ n° 178 (3), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation numérique du patrimoine culturel immatériel : Le cas de l’expansion du mythe Hammou Ounamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Professo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.28-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation des stratégies de communication d’une organisation sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue scientifique francophone en Communication Organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, p. 97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protectores VS Depredadores: Cartografía y visualización de la biopiratería de las medicinas tradicionales en Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Caderno Virtual de Turismo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier thématique « Patrimoine relationnel : identité et altérité dans l'univers des images techniques », 21 (1), pp.100-120. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/cvt.21n1.2021.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protectores VS Depredadores. Cartografía y visualización de la biopiratería de las medicinas tradicionales en Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Caderno Virtual de Turismo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage information design in the post-digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[V!RUS JOURNAL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of 3D building models from scanned 2D floor plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardized approach to BIM and energy simulation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.59-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01847290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: reconstruction of 3D building information models from 2D scanned plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.24 - 35. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the Most Popular Search Engines in Arabic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lebboss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Theory and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJCTE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the most popular search engines in Arabic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Salam Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lebboss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El-Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Theory and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6(1), pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Bertuzzi, Zreik K. (2013) &amp;quot;Augmented Cultural Heritage&amp;quot;. In &amp;quot;&amp;quot; - Proceedings of the 10th European Academy of Design Conference - Crafting the Future. Gothenburg, Sweden. April 17-19, 2013. (http://www.craftingthefuture.se/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juan Pablo Bertuzzi, Zreik K. (2013) "Augmented Cultural Heritage". In "" - Proceedings of the 10th European Academy of Design Conference - Crafting the Future. Gothenburg, Sweden. April 17-19, 2013. (http://www.craftingthefuture.se/)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : la dématérialisation de la relation Homme - Territoire / HyperUrban: towards a dematerialized human-territory relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : la dématérialisation de la relation Homme - Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidence with Logic and Preferences to Learn Relations from Few Sparse Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zérida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Computer Society eWiC Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidence with Logic and Preferences to Learn Relations from Few Sparse Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zerida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Computer Society eWiC Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social hyperdimension of Media Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Augmented Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building and construction eDocuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-Design, Design-less or retro-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMZ [U-P] / Blockchain: What Else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-oN] IMAGE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.138-147, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle et la valorisation des manuscrits amazighs en graphie arabe à travers les wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nasreddine Bouhai; Khaldoun Zreik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques du Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-90094-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biopiraterie du patrimoine culturel immatériel : cas de la médecine traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du patrimoine à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience virtuelle du manuscrit amazigh en graphie arabe : les enjeux du storytelling pour un web documentaire immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser et faire revivre le patrimoine imatériel à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2023, 979-10-90094-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP NUM : Formation hybride aux méthodes numériques (Digital Methods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le PosteSource Centre Numérique d'Innovation Sociale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-42, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et exploitation algorithmique des corpus sur les pédagogies alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le PosteSource, Maison d’édition : Octaviana - bibliothèque numérique de l’Université Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-139, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEATROMANIA : POSTURES SPECTATEUR(S) ET SÉRENDIPITÉ AUGMENTÉE FACE À LA MÉDIATION PATRIMONIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE APPROCHE ADAPTATIVE POUR L’ACQUISITION ET L’EXTRACTION DE CONNAISSANCES DANS UN CONTEXTE PATRIMONIALE PEU DOCUMENTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Amad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Forms of Human Cultural-Heritage Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DidaPRESS, Firenze, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piazze minori nel centro storico di Firenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DidaPRESS, Firenze, Italy, 2021, 9788833380933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : une ville à l’ère post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2021, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone et déplacement urbain : quelles présences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2021, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participants' Experience in an Optical Illusion Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadi Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UXD to LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Science, Society and New Technologies, 978-1-78630-415-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de l'espace public : de l'espace commun vers l'espace hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Sagkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Technologie de l'Information, 979-10-90094-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du participant dans une installation d’illusion optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science, Society and New Technologies, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps à l'ère post-numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps de la Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences Cognitives, 979-10-90094-28-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Cities, Post-Digital Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA CITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-40, 2017, 978-2-916639-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The photographic experience of the city in the era of smartphones: being and acting in a hybrid space-time »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartholo R,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les temporalités de la ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K., (2017), &amp;quot;Data cities, Post-Digital cities – Ville des données, ville post-Numériques », in DATA CITIES, Volume 2, Pages 33-40. Edité by Centre des arts in Enghien-les-Bains - Collection dirigée par Dominique Roland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA CITIES, Volume 2,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de maquettes BIM à partir de plans 2D scannés. O. Celnik, E. Lebègue, eds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimenez L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In BIM et maquette numérique pour l'architecture, le bâtiment et la construction, Eyrolles, CSTB (2014).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition Colloque Frontières Numériques 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, créativité & IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Zone Libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Post-Numérique (VPN) : le « Territoire » à l'ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Université – Entreprise (CUE.2023) : développement territorial à l’ère de la transformation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de Commerce et Gestion, Université de Tanger, Feb 2023, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans titre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art à l’ére de l’IA (AEIA.1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Transcultures; Laboratoire Paragraphe, Apr 2023, La Louviére, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art in the Post-Digital Era?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Computer Art Congress [CAC.7]: Computer and Media Art at the Age of Metaverse &amp; NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World XR Forum; Laboratoire Paragraphe; Head Geneva, Sep 2022, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier une information scientifique à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur les Publications et les Communications Scientifiques (SCPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine; Ecole Supérieure des Sciences et Technologies du Design (ESSTED); Laboratoire Paragraphe, Dec 2023, Tataouine, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ART IN THE POST-DIGITAL ERA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUTER &amp; MEDIA ART AT THE AGE OF METAVERSE AND NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XR World; Head Geneva; Paragraphe Lab.; (CAC.7), Sep 2022, Genéve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontière sans frontières : l'information frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Post-Numérique : question de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences Appliquées Ait Melloul,, Université Ibn Zohr, Agadir, Mar 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design non intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque international sur les sciences et technologies de la conception (01Design 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Sciences et Technologies du Design (ESSTED); Laboratoire Paragraphe, Oct 2022, Hammamet (TUN), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication durable vs. communication éphémère changement de la posture du concept &amp;quot;évènement&amp;quot; à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comosup 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comosup &amp; Université Paris 8, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19's challenge Impact of Digital Transition on Face-to-Face Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Covid Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arab American Universisty of Palestine (AAUB), Nov 2020, Jenine - Palestine (West Bank), Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19's challenge: Reinvent Face-to-Face Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigm Shift in Higher Education under Covid-19 Pandemic: Experience and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gulf University, Jul 2020, Manama, Bahrain, Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01Design.11 : 11e colloque sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jun 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture intelligente est une architecture communicante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DE L’ANALYSE PRÉDICTIVE AUX PROCESSUS CERTIFIÉS POUR L’ARCHITECTURE. Premières rencontres Architecture et Intelligences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’Architecture Paris Val-de-Seine, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public à l’ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Sagkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jun 2018, Mons, Belgique. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio exploratorio sobre los territorios de la Biopirateria de las Medicinas Tradicionales en Internet : el caso de America Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of the Alliance of Digital Humanities Organizations, DH 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Colegio de México / Universidad Nacional Autónoma de México (UNAM) (National Autonomous University of Mexico), Jun 2018, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition and enrichment in the context of poorly documented cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Amad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSTED Université de la Manouba, May 2016, Kerkennah, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville et Art à l’ère post-numérique. La question de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Configuration du territoire par l'art : approches et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sorbonne Paris1; Centre Marc Bloch, Berlin, Germany, Jan 2018, Berlin (DE), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperHeritage : New forms of Human Cultural-Heritage Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città Patrimonio e Progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Jan 2018, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualización y cartografía de los territorios de la biopiratería de las medicinas tradicionales en Youtube »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International Méthodes visuelles dans les recherches sur la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Laguna, 2018, La Laguna, Tenerifa, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Digital Design - The Hyperheritage project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2017 : ShoCK! – Sharing of Computable Knowledge!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, France. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2017.2.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of Post-Digtal Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales sur le Design : RAID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Sciences et Technologies du Design - Université de la Manouba, Apr 2017, Tunis (TU), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de la Ville à l’ère post-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée «Numérique et coopération décentralisée»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Nationale de la Coopération Décentralisée (ministère de l’économie), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and extensible solution to the integration of BIM and energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eWork and eBusiness in Architecture, Engineering and Construction - Proceedings of the 11th European Conference on Product and Process Modelling, ECPPM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G, Zreik K. (2016) Smartphones : machines à programmes, mécanismes de pouvoir. 8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information), à15-17 juin 2016, Université Paul-Valéry, Montpellier, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bursztyn G, Zreik K. (2016) Smartphones : machines à programmes, mécanismes de pouvoir. 8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information), à15-17 juin 2016, Université Paul-Valéry, Montpellier, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphones : machines à programmes, mécanismes de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Université Paul-Valéry, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme collaborative pour la gestion des données du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperHeritage International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kerkena, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective reconstruction of BIM from 2D scanned plan : experiments on existing buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Places 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Savona, Italy. pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Building Design Model From Energy Performance Model: From An IFC/BIM To Cometh Simulation Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the International Building Performance Simulation Association, Hyderabad, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIT Hyderabad, Dec 2015, Hyderabad, India. pp.496-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to 2D drawings-based reconstruction of 3D building digital models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Building Information Modelling (BIM) in Design, Construction and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical Model Simulation and Interoperability through BIM/ IFC using COMETH Simulation Engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropIA.2014: 14th International conference on the Advances in Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 3D building models from 2D scanned plans-opening the path for enhanced decision support in renovation design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Product &amp; Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Building Physics and Building Ecology of the Vienna University of Technology, Sep 2014, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17396-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01901876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEVU : Un outil pour territorialiser les usages de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Huitième colloque multidisciplinaire sur la conception et le design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Royale des Beaux-Arts de Bruxelles, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and creativity in the era of the Hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Digital art: myth or reality". Organised by the Deprtment of Philosophy, Autonomous University of Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, -, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Arts: cultural constraints (Arts visuels: les limites d'une culture de reconnaissance volontairement importée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : " Regards actuels sur les Arts visuels en Méditerranée : l'inter-territorialité culturelle en question "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, -, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et techniques pour la conception de l'information hypermédiatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2011, Université de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et innover à l'ère de l'Hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La créativité peut-elle s'enseigner ? A tribute to Jean-Charles Lebahar - IUFM Marseille, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Urban Planning Challenges (Enjeux de l'améngagement du territoire numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrban.3, University of Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, -, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Flux : les territoires du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art numérique, Projection, Rencontre, SCAM (Société Civile des Auteurs Multimedias)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uni-représentation et Multilinguisme : Le document web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier-débat : Web et multilinguisme. 7e Colloque international du chapitre français de l'ISKO, ENSIB, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions & Hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Guest at the Design Research Network Conference, Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès multilingue à l'information scientifique et technologique : limitations des moteurs de recherche en langue arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Conférence Internationale sur le Document Électronique (CIDE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Web Documents : the system Hyperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 (International Conference on Information \&amp; Communication Technologies : from theory to applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Coalition Formation with Uncertain Resources Consumption: Auction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference On Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Context in SafeLink: Online Crisis Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Parfouru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2d International IEEE Conference on Information \&amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual Office for Magistrate: a Data Mining Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinay Information Sciences and Technologies (InSciT2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperling : Système de reconnaissance et de classification des hyperdocuments multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Computer Science " Research, Innovation and Vision of the Future " (RIVF'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Heritage: A Sustainable ICT Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Design Sciences \&amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context driven information retrieval for online urban disaster management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Parfouru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Innovation in Architecture, Engineering and Construction (AEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des hyperdocuments multilingues : le système Hyperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur le Document Electronique (CIDE 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Hyperdocument Recognition: a document mining approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04), IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System Shifting: new cooperation era between Academic and Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04),IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade mark registration : the multi-language aspect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the first Int. Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04), IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrage automatique de scanner et pilotage de traitements d'images par un système de Raisonnement à Partir de Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ficet-Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier Raisonnement à Partir de Cas, plateforme AFIA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Modelling for Improving Communication in Design and Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference of Computer Aided Architectural Design Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on the emerging e-design environment paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information and Communication Technology Advances and Innovation in the Knowledge Society (ESMART'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eDocument approach for improving communication in AEC projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPPM : eWork and eBusiness in AEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Slovenia. pp.335-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPUTER & MEDIA ART AT THE AGE OF METAVERSE AND NFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Computer Art Congress [CAC.7]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2023, ART, 9979-10-90094-58-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">01 Design 12 : Design non intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 01 Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01Design.11 : 11e colloque international sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Montoises - PUM, 2019, 978-2-87325-116-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage Information Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Semlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Rattrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS.3: 3d Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Publications de l’ESSTED (Université de la Manouba), 2018, ISBN 978-99-38992-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Colloque International sur le Document Numérique (CiDE.20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2017, e-document, 979-10-90094-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Questioning Immateriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatel-Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Computer Art Congress [CAC.5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e colloque international sur le document numérique (CiDE.18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-21-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémè numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e colloque international sur le document numérique (CiDE.19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-25-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémè numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque international sur le document numérique (CIDE 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Art & design for All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guto Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fraga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Computer Art Congress (CAC.4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Fine Arts, Federal University of Rio de Janeiro (EBA – Escola de Belas Artes de UFRJ), 2015, 978-85-61556-64-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives [CiDE.17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Darquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque International sur le Document Electronique (CiDE.17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2014, 979-10-90094-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, City & Information Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on the Advances in Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2014, 979-10-90094-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PostDigital Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gareus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Computer Art Congress [CAC.3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2012, 979-10-90094-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers de l'information, des bibliothèques et des archives à l'ère de la différentiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque international sur le document électronique (CiDE.15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2012, 979-10-90094-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana - bibliothèque numérique de l’Université Paris 8. 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Rattrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ingenierie, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain 7 : Présence dans la ville post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUROPIA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines et design d’expérience à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Belabde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ingenierie, 979-10-90094-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-numérique (HyperUrbain.6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingenierie, 979-10-90094-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Temps de la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences Cognitives, 979-10-90094-28-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Le Document ?, Coordination des « Actes de 20e Colloque International sur le Document Electronique (CiDE.20) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2017, ISBN13 : 979-10-90094-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City temporalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions, 180 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati, Khaldoun Zreik (dir) (2016), City Temporalities (Les temporalités de la ville). Ed. europia, 2016. ISBN 979-10-90094-22-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City Temporalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ingenierie, 979-10-90094-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoudati P., Laousse D., Zreik K., (dir) (2014), Mobilité et Parcours Hybrides (HyperUrbain.4). Europia Pub., Paris, septembre 2014. ISBN 979-10-90094-16-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et Parcours Hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ingenierie, 979-10-90094-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K., Estevez D., (dir), (2014) Conception et réutilisation (01Design.9). Europia Pub., Paris, septembre 2014. ISBN 979-10-90094-17-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Estevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub, 2014, 979-10-90094-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réutilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Estevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. europia productions, 2014, Sciences Cognitives, 979-10-90094-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelles, Espaces, Temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sciences Cognitives, 979-10-90094-11-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Document à l'ère de la différenciation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bellafkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01013409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain.3 : Villes hybrides et enjeux de l'aménagement des urbanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ingenierie, 979-10-90094-08-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes hybrides : enjeux de l'aménagement des urbanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Europia Productions, Paris, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartographies, nouvelles villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION assistée par concepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Assistée par Concepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-909285-70-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartographies, nouvelles villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ingenierie, 978-2-909285-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique entre permanence et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Europia, Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine 3.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Intelligents : théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bellafkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation for Building and Construction: towards a better, stronger and sustainable future using advanced ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ingenierie, 2-909285-43-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging forms of computer art: making the digital sense. Proceedings of the 2nd International Computer Art Congress (CAC.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-909285-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain - Technologies de l'Information et de la Communication en milieu Urbain Quel impact sur la ville sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Innovation in e-learning, Machine Learning and Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, Paris, pp.NC, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th French-speaking conference on human-computer interaction on 15eme Conference Francophone sur l'Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM International Conference Proceeding Series, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Sciences Cognitives, 2-909285-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Sciences Cognitives, 2-909285-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Communicationnel pour Concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Sciences Cognitives, 978-2-909285-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Sciences Cognitives, 2-909285-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K. (2015) « HyperHeritahge : New forms of human heritage communication ». SIIE 2015, 6th. International Conference on Information Systems and Economic Intelligence. 12-14 February 2015, Hamamet, Tunisia (http://www.siie.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K. (2013) &amp;quot;Hyper Néologisme ? Construction Collaborative de Néologies&amp;quot;. Colloque « La Néologie, les corpus informatisés et les processus d’élaboration des langues de moindre diffusion », Organized by CNPLET, Gherdaya – Algeria November 28-30, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Khaldoun Zreik, Nasreddine Bouhai (2017), « Cultural heritage information design in the postdigital era ». V!RUS, 15. [e-journal] issn 2175-974x | year 2017 semestre 02 semester - DOI 10.4237/virus_journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'Interaction Homme-Machine (RIHM), intégrant un numéro spécial IHM'2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la performance acoustique en phase d'avant-projet-sommaire de bâtiment dans un contexte de conception assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Ecole nationale des ponts et chaussées - ENPC PARIS / MARNE LA VALLEE, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00574141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId300"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khaldoun Zreik </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de l'information et de la communication, Université Paris8, France (2006/..)Directeur de l'UFR des Sciences et des Technoloh-gies du Numérique, Université Paris 8 (2020/..)Directeur du Laboratoire Paragraphe, Université Paris 8 – CY Cergy-Paris Université (2020/..)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">khaldoun-zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6307-1717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles et leviers à l’inclusion numérique des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vieillir demain : quelles relations entre l'Homme et l'Animal ?, vol. 47/ n° 178 (3), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation numérique du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Professo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.28-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation des stratégies de communication d’une organisation sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue scientifique francophone en Communication Organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, p. 97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation des stratégies de communication d’une organisation sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torrez-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.12721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protectores VS Depredadores: Cartografía y visualización de la biopiratería de las medicinas tradicionales en Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Caderno Virtual de Turismo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier thématique « Patrimoine relationnel : identité et altérité dans l'univers des images techniques », 21 (1), pp.100-120. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/cvt.21n1.2021.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protectores VS Depredadores. Cartografía y visualización de la biopiratería de las medicinas tradicionales en Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Caderno Virtual de Turismo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage information design in the post-digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[V!RUS JOURNAL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of 3D building models from scanned 2D floor plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardized approach to BIM and energy simulation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.59-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01847290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: reconstruction of 3D building information models from 2D scanned plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.24 - 35. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the most popular search engines in Arabic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Salam Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lebboss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El-Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Theory and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6(1), pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the Most Popular Search Engines in Arabic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lebboss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Theory and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJCTE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Bertuzzi, Zreik K. (2013) &amp;quot;Augmented Cultural Heritage&amp;quot;. In &amp;quot;&amp;quot; - Proceedings of the 10th European Academy of Design Conference - Crafting the Future. Gothenburg, Sweden. April 17-19, 2013. (http://www.craftingthefuture.se/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juan Pablo Bertuzzi, Zreik K. (2013) "Augmented Cultural Heritage". In "" - Proceedings of the 10th European Academy of Design Conference - Crafting the Future. Gothenburg, Sweden. April 17-19, 2013. (http://www.craftingthefuture.se/)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : la dématérialisation de la relation Homme - Territoire / HyperUrban: towards a dematerialized human-territory relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : la dématérialisation de la relation Homme - Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidence with Logic and Preferences to Learn Relations from Few Sparse Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zérida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Computer Society eWiC Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidence with Logic and Preferences to Learn Relations from Few Sparse Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zerida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Computer Society eWiC Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social hyperdimension of Media Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Augmented Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building and construction eDocuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-Design, Design-less or retro-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMZ [U-P] / Blockchain: What Else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-oN] IMAGE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.138-147, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle et la valorisation des manuscrits amazighs en graphie arabe à travers les wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nasreddine Bouhai; Khaldoun Zreik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques du Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-90094-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE APPROCHE ADAPTATIVE POUR L’ACQUISITION ET L’EXTRACTION DE CONNAISSANCES DANS UN CONTEXTE PATRIMONIALE PEU DOCUMENTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Amad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience virtuelle du manuscrit amazigh en graphie arabe : les enjeux du storytelling pour un web documentaire immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser et faire revivre le patrimoine imatériel à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2023, 979-10-90094-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biopiraterie du patrimoine culturel immatériel : cas de la médecine traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du patrimoine à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-53, 2023, 979-1090094611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP NUM : Formation hybride aux méthodes numériques (Digital Methods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le PosteSource Centre Numérique d'Innovation Sociale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-42, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et exploitation algorithmique des corpus sur les pédagogies alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le PosteSource, Maison d’édition : Octaviana - bibliothèque numérique de l’Université Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-139, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEATROMANIA : POSTURES SPECTATEUR(S) ET SÉRENDIPITÉ AUGMENTÉE FACE À LA MÉDIATION PATRIMONIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Forms of Human Cultural-Heritage Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DidaPRESS, Firenze, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piazze minori nel centro storico di Firenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DidaPRESS, Firenze, Italy, 2021, 9788833380933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : une ville à l’ère post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2021, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone et déplacement urbain : quelles présences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2021, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participants' Experience in an Optical Illusion Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadi Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UXD to LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Science, Society and New Technologies, 978-1-78630-415-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du participant dans une installation d’illusion optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science, Society and New Technologies, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de l'espace public : de l'espace commun vers l'espace hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Sagkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Technologie de l'Information, 979-10-90094-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps à l'ère post-numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps de la Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences Cognitives, 979-10-90094-28-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Cities, Post-Digital Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA CITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-40, 2017, 978-2-916639-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The photographic experience of the city in the era of smartphones: being and acting in a hybrid space-time »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartholo R,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les temporalités de la ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K., (2017), &amp;quot;Data cities, Post-Digital cities – Ville des données, ville post-Numériques », in DATA CITIES, Volume 2, Pages 33-40. Edité by Centre des arts in Enghien-les-Bains - Collection dirigée par Dominique Roland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA CITIES, Volume 2,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de maquettes BIM à partir de plans 2D scannés. O. Celnik, E. Lebègue, eds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimenez L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In BIM et maquette numérique pour l'architecture, le bâtiment et la construction, Eyrolles, CSTB (2014).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition Colloque Frontières Numériques 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, créativité & IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Zone Libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ART IN THE POST-DIGITAL ERA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUTER &amp; MEDIA ART AT THE AGE OF METAVERSE AND NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XR World; Head Geneva; Paragraphe Lab.; (CAC.7), Sep 2022, Genéve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans titre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art à l’ére de l’IA (AEIA.1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Transcultures; Laboratoire Paragraphe, Apr 2023, La Louviére, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Post-Numérique (VPN) : le « Territoire » à l'ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Université – Entreprise (CUE.2023) : développement territorial à l’ère de la transformation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de Commerce et Gestion, Université de Tanger, Feb 2023, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art in the Post-Digital Era?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Computer Art Congress [CAC.7]: Computer and Media Art at the Age of Metaverse &amp; NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World XR Forum; Laboratoire Paragraphe; Head Geneva, Sep 2022, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier une information scientifique à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur les Publications et les Communications Scientifiques (SCPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine; Ecole Supérieure des Sciences et Technologies du Design (ESSTED); Laboratoire Paragraphe, Dec 2023, Tataouine, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontière sans frontières : l'information frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Post-Numérique : question de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences Appliquées Ait Melloul,, Université Ibn Zohr, Agadir, Mar 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design non intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque international sur les sciences et technologies de la conception (01Design 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Sciences et Technologies du Design (ESSTED); Laboratoire Paragraphe, Oct 2022, Hammamet (TUN), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication durable vs. communication éphémère changement de la posture du concept &amp;quot;évènement&amp;quot; à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comosup 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comosup &amp; Université Paris 8, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19's challenge: Reinvent Face-to-Face Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigm Shift in Higher Education under Covid-19 Pandemic: Experience and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gulf University, Jul 2020, Manama, Bahrain, Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19's challenge Impact of Digital Transition on Face-to-Face Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Covid Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arab American Universisty of Palestine (AAUB), Nov 2020, Jenine - Palestine (West Bank), Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public à l’ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Sagkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jun 2018, Mons, Belgique. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01Design.11 : 11e colloque sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jun 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture intelligente est une architecture communicante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DE L’ANALYSE PRÉDICTIVE AUX PROCESSUS CERTIFIÉS POUR L’ARCHITECTURE. Premières rencontres Architecture et Intelligences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’Architecture Paris Val-de-Seine, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualización y cartografía de los territorios de la biopiratería de las medicinas tradicionales en Youtube »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International Méthodes visuelles dans les recherches sur la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Laguna, 2018, La Laguna, Tenerifa, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition and enrichment in the context of poorly documented cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Amad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSTED Université de la Manouba, May 2016, Kerkennah, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio exploratorio sobre los territorios de la Biopirateria de las Medicinas Tradicionales en Internet : el caso de America Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of the Alliance of Digital Humanities Organizations, DH 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Colegio de México / Universidad Nacional Autónoma de México (UNAM) (National Autonomous University of Mexico), Jun 2018, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville et Art à l’ère post-numérique. La question de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Configuration du territoire par l'art : approches et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sorbonne Paris1; Centre Marc Bloch, Berlin, Germany, Jan 2018, Berlin (DE), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperHeritage : New forms of Human Cultural-Heritage Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città Patrimonio e Progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Jan 2018, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de la Ville à l’ère post-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée «Numérique et coopération décentralisée»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Nationale de la Coopération Décentralisée (ministère de l’économie), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of Post-Digtal Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales sur le Design : RAID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Sciences et Technologies du Design - Université de la Manouba, Apr 2017, Tunis (TU), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Digital Design - The Hyperheritage project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2017 : ShoCK! – Sharing of Computable Knowledge!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, France. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2017.2.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and extensible solution to the integration of BIM and energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eWork and eBusiness in Architecture, Engineering and Construction - Proceedings of the 11th European Conference on Product and Process Modelling, ECPPM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G, Zreik K. (2016) Smartphones : machines à programmes, mécanismes de pouvoir. 8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information), à15-17 juin 2016, Université Paul-Valéry, Montpellier, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bursztyn G, Zreik K. (2016) Smartphones : machines à programmes, mécanismes de pouvoir. 8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information), à15-17 juin 2016, Université Paul-Valéry, Montpellier, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphones : machines à programmes, mécanismes de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Université Paul-Valéry, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme collaborative pour la gestion des données du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperHeritage International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kerkena, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Building Design Model From Energy Performance Model: From An IFC/BIM To Cometh Simulation Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the International Building Performance Simulation Association, Hyderabad, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIT Hyderabad, Dec 2015, Hyderabad, India. pp.496-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective reconstruction of BIM from 2D scanned plan : experiments on existing buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Places 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Savona, Italy. pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to 2D drawings-based reconstruction of 3D building digital models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Building Information Modelling (BIM) in Design, Construction and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical Model Simulation and Interoperability through BIM/ IFC using COMETH Simulation Engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropIA.2014: 14th International conference on the Advances in Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 3D building models from 2D scanned plans-opening the path for enhanced decision support in renovation design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Product &amp; Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Building Physics and Building Ecology of the Vienna University of Technology, Sep 2014, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17396-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01901876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEVU : Un outil pour territorialiser les usages de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Huitième colloque multidisciplinaire sur la conception et le design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Royale des Beaux-Arts de Bruxelles, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and creativity in the era of the Hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Digital art: myth or reality". Organised by the Deprtment of Philosophy, Autonomous University of Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, -, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Arts: cultural constraints (Arts visuels: les limites d'une culture de reconnaissance volontairement importée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : " Regards actuels sur les Arts visuels en Méditerranée : l'inter-territorialité culturelle en question "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, -, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et techniques pour la conception de l'information hypermédiatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2011, Université de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et innover à l'ère de l'Hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La créativité peut-elle s'enseigner ? A tribute to Jean-Charles Lebahar - IUFM Marseille, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Urban Planning Challenges (Enjeux de l'améngagement du territoire numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrban.3, University of Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, -, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Flux : les territoires du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art numérique, Projection, Rencontre, SCAM (Société Civile des Auteurs Multimedias)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uni-représentation et Multilinguisme : Le document web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier-débat : Web et multilinguisme. 7e Colloque international du chapitre français de l'ISKO, ENSIB, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions & Hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Guest at the Design Research Network Conference, Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès multilingue à l'information scientifique et technologique : limitations des moteurs de recherche en langue arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Conférence Internationale sur le Document Électronique (CIDE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual Office for Magistrate: a Data Mining Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinay Information Sciences and Technologies (InSciT2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Web Documents : the system Hyperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 (International Conference on Information \&amp; Communication Technologies : from theory to applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Coalition Formation with Uncertain Resources Consumption: Auction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference On Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Context in SafeLink: Online Crisis Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Parfouru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2d International IEEE Conference on Information \&amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des hyperdocuments multilingues : le système Hyperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur le Document Electronique (CIDE 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Heritage: A Sustainable ICT Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Design Sciences \&amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperling : Système de reconnaissance et de classification des hyperdocuments multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Computer Science " Research, Innovation and Vision of the Future " (RIVF'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context driven information retrieval for online urban disaster management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Parfouru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Innovation in Architecture, Engineering and Construction (AEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Hyperdocument Recognition: a document mining approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04), IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System Shifting: new cooperation era between Academic and Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04),IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade mark registration : the multi-language aspect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the first Int. Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04), IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Modelling for Improving Communication in Design and Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference of Computer Aided Architectural Design Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrage automatique de scanner et pilotage de traitements d'images par un système de Raisonnement à Partir de Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ficet-Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier Raisonnement à Partir de Cas, plateforme AFIA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on the emerging e-design environment paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information and Communication Technology Advances and Innovation in the Knowledge Society (ESMART'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eDocument approach for improving communication in AEC projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPPM : eWork and eBusiness in AEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Slovenia. pp.335-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">01 Design 12 : Design non intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 01 Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPUTER & MEDIA ART AT THE AGE OF METAVERSE AND NFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Computer Art Congress [CAC.7]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2023, ART, 9979-10-90094-58-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01Design.11 : 11e colloque international sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Montoises - PUM, 2019, 978-2-87325-116-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage Information Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Semlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Rattrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS.3: 3d Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Publications de l’ESSTED (Université de la Manouba), 2018, ISBN 978-99-38992-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Colloque International sur le Document Numérique (CiDE.20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2017, e-document, 979-10-90094-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémè numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque international sur le document numérique (CIDE 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Questioning Immateriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatel-Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Computer Art Congress [CAC.5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e colloque international sur le document numérique (CiDE.18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-21-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémè numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e colloque international sur le document numérique (CiDE.19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-25-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Art & design for All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guto Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fraga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Computer Art Congress (CAC.4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Fine Arts, Federal University of Rio de Janeiro (EBA – Escola de Belas Artes de UFRJ), 2015, 978-85-61556-64-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives [CiDE.17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Darquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque International sur le Document Electronique (CiDE.17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2014, 979-10-90094-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, City & Information Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on the Advances in Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2014, 979-10-90094-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers de l'information, des bibliothèques et des archives à l'ère de la différentiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque international sur le document électronique (CiDE.15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2012, 979-10-90094-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PostDigital Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gareus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Computer Art Congress [CAC.3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2012, 979-10-90094-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana - bibliothèque numérique de l’Université Paris 8. 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Rattrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain 7 : Présence dans la ville post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUROPIA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ingenierie, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines et design d’expérience à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Belabde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ingenierie, 979-10-90094-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Temps de la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences Cognitives, 979-10-90094-28-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-numérique (HyperUrbain.6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingenierie, 979-10-90094-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Le Document ?, Coordination des « Actes de 20e Colloque International sur le Document Electronique (CiDE.20) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2017, ISBN13 : 979-10-90094-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City temporalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions, 180 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati, Khaldoun Zreik (dir) (2016), City Temporalities (Les temporalités de la ville). Ed. europia, 2016. ISBN 979-10-90094-22-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City Temporalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ingenierie, 979-10-90094-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K., Estevez D., (dir), (2014) Conception et réutilisation (01Design.9). Europia Pub., Paris, septembre 2014. ISBN 979-10-90094-17-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Estevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub, 2014, 979-10-90094-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et Parcours Hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ingenierie, 979-10-90094-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoudati P., Laousse D., Zreik K., (dir) (2014), Mobilité et Parcours Hybrides (HyperUrbain.4). Europia Pub., Paris, septembre 2014. ISBN 979-10-90094-16-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réutilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Estevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. europia productions, 2014, Sciences Cognitives, 979-10-90094-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelles, Espaces, Temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sciences Cognitives, 979-10-90094-11-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Document à l'ère de la différenciation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bellafkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01013409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain.3 : Villes hybrides et enjeux de l'aménagement des urbanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ingenierie, 979-10-90094-08-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes hybrides : enjeux de l'aménagement des urbanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Europia Productions, Paris, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique entre permanence et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Europia, Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartographies, nouvelles villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Assistée par Concepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-909285-70-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartographies, nouvelles villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ingenierie, 978-2-909285-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION assistée par concepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation for Building and Construction: towards a better, stronger and sustainable future using advanced ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine 3.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Intelligents : théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bellafkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging forms of computer art: making the digital sense. Proceedings of the 2nd International Computer Art Congress (CAC.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-909285-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ingenierie, 2-909285-43-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain - Technologies de l'Information et de la Communication en milieu Urbain Quel impact sur la ville sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Innovation in e-learning, Machine Learning and Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, Paris, pp.NC, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th French-speaking conference on human-computer interaction on 15eme Conference Francophone sur l'Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM International Conference Proceeding Series, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Sciences Cognitives, 2-909285-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Sciences Cognitives, 2-909285-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Communicationnel pour Concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Sciences Cognitives, 978-2-909285-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Sciences Cognitives, 2-909285-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K. (2015) « HyperHeritahge : New forms of human heritage communication ». SIIE 2015, 6th. International Conference on Information Systems and Economic Intelligence. 12-14 February 2015, Hamamet, Tunisia (http://www.siie.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K. (2013) &amp;quot;Hyper Néologisme ? Construction Collaborative de Néologies&amp;quot;. Colloque « La Néologie, les corpus informatisés et les processus d’élaboration des langues de moindre diffusion », Organized by CNPLET, Gherdaya – Algeria November 28-30, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Khaldoun Zreik, Nasreddine Bouhai (2017), « Cultural heritage information design in the postdigital era ». V!RUS, 15. [e-journal] issn 2175-974x | year 2017 semestre 02 semester - DOI 10.4237/virus_journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'Interaction Homme-Machine (RIHM), intégrant un numéro spécial IHM'2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la performance acoustique en phase d'avant-projet-sommaire de bâtiment dans un contexte de conception assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Ecole nationale des ponts et chaussées - ENPC PARIS / MARNE LA VALLEE, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00574141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId303"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4C24F3D"/>
+    <w:nsid w:val="505C76C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaldoun-zreik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6307-1717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05450022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Yilmaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaaouas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres-Yepez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/cvt.21n1.2021.1922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2015.12.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5QB2B3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira El Asmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Hippolyte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2015.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZFJNC4F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Hajjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lebboss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Sayed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCTE" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03253423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Salam Al Hajjar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hajjar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Sayed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yacoub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Z&#233;rida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zerida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Beheshti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beheshti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouffs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tun&#231;er" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zsariyildiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quiniou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperheritage8.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Az&#233;mard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage4.htm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Amad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bursztyn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi Ali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Sagkan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain6.htm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/CatCogn.htm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6940" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bursztyn G," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholo R," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02099420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimenez L" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440810v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421982v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421958v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422113v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Anis Gallas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422218v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2017.2.049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02200539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Asmi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hilaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109535v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mazza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01901876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17396-16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01098432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bodin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011814v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324930v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Parfouru" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kassem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ficet-Cauchard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439124v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156627v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439175v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Semlali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Rattrout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439610v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatel-Innocenti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01589755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guto N&#243;brega" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fraga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Darqui&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gareus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442648v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage7.htm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529036v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agnola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain7.htm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560423v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Belabde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage5.htm" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427545v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D10.htm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711645v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427571v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103916v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427585v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain4.htm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Estevez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427578v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427590v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D8.htm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01013409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bellafkih" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gardes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain3.htm" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012098v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012085v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D7.htm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427600v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain2.htm" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012118v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dado" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427616v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain.htm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012102v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/art/CAC2Book.htm" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012114v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tazi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270040v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/INRIA97.htm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427628v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/APL.HTM" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427636v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/CPC.HTM" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427660v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ODC.HTM" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107899v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107893v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103907v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405602v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00574141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaldoun-zreik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6307-1717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05450022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Yilmaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaaouas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres-Yepez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04436329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torrez-Yepez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12721" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/cvt.21n1.2021.1922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2015.12.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5QB2B3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira El Asmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Hippolyte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2015.04.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZFJNC4F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03253423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Salam Al Hajjar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hajjar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lebboss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Sayed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Hajjar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Sayed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCTE" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yacoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Z&#233;rida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zerida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Beheshti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beheshti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouffs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tun&#231;er" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zsariyildiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quiniou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperheritage8.htm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Amad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage4.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Az&#233;mard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bursztyn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Sagkan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain6.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/CatCogn.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bursztyn G," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholo R," TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02099420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimenez L" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442528v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Anis Gallas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422181v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2017.2.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02200539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Asmi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hilaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mazza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01901876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17396-16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01098432v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bodin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanna" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Parfouru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kassem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324879v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ficet-Cauchard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324923v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439175v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Semlali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Rattrout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01589755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatel-Innocenti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guto N&#243;brega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fraga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Darqui&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439829v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gareus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage7.htm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529036v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agnola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560423v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain7.htm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427542v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Belabde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage5.htm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D10.htm" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711645v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103915v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Estevez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain4.htm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427578v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427590v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D8.htm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01013409v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bellafkih" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gardes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427594v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain3.htm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012860v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011965v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427612v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D7.htm" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427600v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain2.htm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012307v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dado" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012118v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012324v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012102v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/art/CAC2Book.htm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427616v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain.htm" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012114v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tazi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270040v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/INRIA97.htm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427628v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/APL.HTM" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427636v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/CPC.HTM" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427660v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ODC.HTM" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107893v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103907v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405602v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00574141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>