--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khaldoun Zreik </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de l'information et de la communication, Université Paris8, France (2006/..)Directeur de l'UFR des Sciences et des Technoloh-gies du Numérique, Université Paris 8 (2020/..)Directeur du Laboratoire Paragraphe, Université Paris 8 – CY Cergy-Paris Université (2020/..)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">khaldoun-zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6307-1717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles et leviers à l’inclusion numérique des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vieillir demain : quelles relations entre l'Homme et l'Animal ?, vol. 47/ n° 178 (3), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation numérique du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Professo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.28-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation des stratégies de communication d’une organisation sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue scientifique francophone en Communication Organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, p. 97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation des stratégies de communication d’une organisation sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torrez-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.12721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protectores VS Depredadores: Cartografía y visualización de la biopiratería de las medicinas tradicionales en Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Caderno Virtual de Turismo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier thématique « Patrimoine relationnel : identité et altérité dans l'univers des images techniques », 21 (1), pp.100-120. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/cvt.21n1.2021.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protectores VS Depredadores. Cartografía y visualización de la biopiratería de las medicinas tradicionales en Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Caderno Virtual de Turismo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage information design in the post-digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[V!RUS JOURNAL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of 3D building models from scanned 2D floor plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardized approach to BIM and energy simulation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.59-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01847290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: reconstruction of 3D building information models from 2D scanned plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.24 - 35. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the most popular search engines in Arabic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Salam Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lebboss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El-Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Theory and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6(1), pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the Most Popular Search Engines in Arabic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lebboss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Theory and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJCTE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Bertuzzi, Zreik K. (2013) &amp;quot;Augmented Cultural Heritage&amp;quot;. In &amp;quot;&amp;quot; - Proceedings of the 10th European Academy of Design Conference - Crafting the Future. Gothenburg, Sweden. April 17-19, 2013. (http://www.craftingthefuture.se/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juan Pablo Bertuzzi, Zreik K. (2013) "Augmented Cultural Heritage". In "" - Proceedings of the 10th European Academy of Design Conference - Crafting the Future. Gothenburg, Sweden. April 17-19, 2013. (http://www.craftingthefuture.se/)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : la dématérialisation de la relation Homme - Territoire / HyperUrban: towards a dematerialized human-territory relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : la dématérialisation de la relation Homme - Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidence with Logic and Preferences to Learn Relations from Few Sparse Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zérida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Computer Society eWiC Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidence with Logic and Preferences to Learn Relations from Few Sparse Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zerida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Computer Society eWiC Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social hyperdimension of Media Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Augmented Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building and construction eDocuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-Design, Design-less or retro-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMZ [U-P] / Blockchain: What Else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-oN] IMAGE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.138-147, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle et la valorisation des manuscrits amazighs en graphie arabe à travers les wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nasreddine Bouhai; Khaldoun Zreik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques du Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-90094-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE APPROCHE ADAPTATIVE POUR L’ACQUISITION ET L’EXTRACTION DE CONNAISSANCES DANS UN CONTEXTE PATRIMONIALE PEU DOCUMENTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Amad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience virtuelle du manuscrit amazigh en graphie arabe : les enjeux du storytelling pour un web documentaire immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser et faire revivre le patrimoine imatériel à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2023, 979-10-90094-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biopiraterie du patrimoine culturel immatériel : cas de la médecine traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du patrimoine à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-53, 2023, 979-1090094611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP NUM : Formation hybride aux méthodes numériques (Digital Methods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le PosteSource Centre Numérique d'Innovation Sociale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-42, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et exploitation algorithmique des corpus sur les pédagogies alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le PosteSource, Maison d’édition : Octaviana - bibliothèque numérique de l’Université Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-139, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEATROMANIA : POSTURES SPECTATEUR(S) ET SÉRENDIPITÉ AUGMENTÉE FACE À LA MÉDIATION PATRIMONIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Forms of Human Cultural-Heritage Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DidaPRESS, Firenze, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piazze minori nel centro storico di Firenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DidaPRESS, Firenze, Italy, 2021, 9788833380933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : une ville à l’ère post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2021, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone et déplacement urbain : quelles présences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2021, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participants' Experience in an Optical Illusion Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadi Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UXD to LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Science, Society and New Technologies, 978-1-78630-415-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du participant dans une installation d’illusion optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science, Society and New Technologies, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de l'espace public : de l'espace commun vers l'espace hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Sagkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Technologie de l'Information, 979-10-90094-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps à l'ère post-numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps de la Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences Cognitives, 979-10-90094-28-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Cities, Post-Digital Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA CITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-40, 2017, 978-2-916639-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The photographic experience of the city in the era of smartphones: being and acting in a hybrid space-time »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartholo R,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les temporalités de la ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K., (2017), &amp;quot;Data cities, Post-Digital cities – Ville des données, ville post-Numériques », in DATA CITIES, Volume 2, Pages 33-40. Edité by Centre des arts in Enghien-les-Bains - Collection dirigée par Dominique Roland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA CITIES, Volume 2,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de maquettes BIM à partir de plans 2D scannés. O. Celnik, E. Lebègue, eds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimenez L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In BIM et maquette numérique pour l'architecture, le bâtiment et la construction, Eyrolles, CSTB (2014).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition Colloque Frontières Numériques 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, créativité & IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Zone Libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ART IN THE POST-DIGITAL ERA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUTER &amp; MEDIA ART AT THE AGE OF METAVERSE AND NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XR World; Head Geneva; Paragraphe Lab.; (CAC.7), Sep 2022, Genéve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans titre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art à l’ére de l’IA (AEIA.1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Transcultures; Laboratoire Paragraphe, Apr 2023, La Louviére, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Post-Numérique (VPN) : le « Territoire » à l'ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Université – Entreprise (CUE.2023) : développement territorial à l’ère de la transformation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de Commerce et Gestion, Université de Tanger, Feb 2023, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art in the Post-Digital Era?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Computer Art Congress [CAC.7]: Computer and Media Art at the Age of Metaverse &amp; NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World XR Forum; Laboratoire Paragraphe; Head Geneva, Sep 2022, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier une information scientifique à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur les Publications et les Communications Scientifiques (SCPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine; Ecole Supérieure des Sciences et Technologies du Design (ESSTED); Laboratoire Paragraphe, Dec 2023, Tataouine, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontière sans frontières : l'information frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Post-Numérique : question de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences Appliquées Ait Melloul,, Université Ibn Zohr, Agadir, Mar 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design non intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque international sur les sciences et technologies de la conception (01Design 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Sciences et Technologies du Design (ESSTED); Laboratoire Paragraphe, Oct 2022, Hammamet (TUN), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication durable vs. communication éphémère changement de la posture du concept &amp;quot;évènement&amp;quot; à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comosup 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comosup &amp; Université Paris 8, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19's challenge: Reinvent Face-to-Face Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigm Shift in Higher Education under Covid-19 Pandemic: Experience and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gulf University, Jul 2020, Manama, Bahrain, Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19's challenge Impact of Digital Transition on Face-to-Face Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Covid Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arab American Universisty of Palestine (AAUB), Nov 2020, Jenine - Palestine (West Bank), Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public à l’ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Sagkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jun 2018, Mons, Belgique. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01Design.11 : 11e colloque sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jun 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture intelligente est une architecture communicante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DE L’ANALYSE PRÉDICTIVE AUX PROCESSUS CERTIFIÉS POUR L’ARCHITECTURE. Premières rencontres Architecture et Intelligences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’Architecture Paris Val-de-Seine, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualización y cartografía de los territorios de la biopiratería de las medicinas tradicionales en Youtube »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International Méthodes visuelles dans les recherches sur la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Laguna, 2018, La Laguna, Tenerifa, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition and enrichment in the context of poorly documented cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Amad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSTED Université de la Manouba, May 2016, Kerkennah, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio exploratorio sobre los territorios de la Biopirateria de las Medicinas Tradicionales en Internet : el caso de America Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of the Alliance of Digital Humanities Organizations, DH 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Colegio de México / Universidad Nacional Autónoma de México (UNAM) (National Autonomous University of Mexico), Jun 2018, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville et Art à l’ère post-numérique. La question de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Configuration du territoire par l'art : approches et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sorbonne Paris1; Centre Marc Bloch, Berlin, Germany, Jan 2018, Berlin (DE), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperHeritage : New forms of Human Cultural-Heritage Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città Patrimonio e Progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Jan 2018, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de la Ville à l’ère post-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée «Numérique et coopération décentralisée»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Nationale de la Coopération Décentralisée (ministère de l’économie), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of Post-Digtal Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales sur le Design : RAID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Sciences et Technologies du Design - Université de la Manouba, Apr 2017, Tunis (TU), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Digital Design - The Hyperheritage project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2017 : ShoCK! – Sharing of Computable Knowledge!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, France. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2017.2.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and extensible solution to the integration of BIM and energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eWork and eBusiness in Architecture, Engineering and Construction - Proceedings of the 11th European Conference on Product and Process Modelling, ECPPM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G, Zreik K. (2016) Smartphones : machines à programmes, mécanismes de pouvoir. 8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information), à15-17 juin 2016, Université Paul-Valéry, Montpellier, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bursztyn G, Zreik K. (2016) Smartphones : machines à programmes, mécanismes de pouvoir. 8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information), à15-17 juin 2016, Université Paul-Valéry, Montpellier, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphones : machines à programmes, mécanismes de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Université Paul-Valéry, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme collaborative pour la gestion des données du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperHeritage International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kerkena, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Building Design Model From Energy Performance Model: From An IFC/BIM To Cometh Simulation Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the International Building Performance Simulation Association, Hyderabad, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIT Hyderabad, Dec 2015, Hyderabad, India. pp.496-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective reconstruction of BIM from 2D scanned plan : experiments on existing buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Places 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Savona, Italy. pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to 2D drawings-based reconstruction of 3D building digital models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Building Information Modelling (BIM) in Design, Construction and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical Model Simulation and Interoperability through BIM/ IFC using COMETH Simulation Engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropIA.2014: 14th International conference on the Advances in Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 3D building models from 2D scanned plans-opening the path for enhanced decision support in renovation design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Product &amp; Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Building Physics and Building Ecology of the Vienna University of Technology, Sep 2014, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17396-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01901876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEVU : Un outil pour territorialiser les usages de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Huitième colloque multidisciplinaire sur la conception et le design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Royale des Beaux-Arts de Bruxelles, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and creativity in the era of the Hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Digital art: myth or reality". Organised by the Deprtment of Philosophy, Autonomous University of Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, -, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Arts: cultural constraints (Arts visuels: les limites d'une culture de reconnaissance volontairement importée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : " Regards actuels sur les Arts visuels en Méditerranée : l'inter-territorialité culturelle en question "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, -, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et techniques pour la conception de l'information hypermédiatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2011, Université de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et innover à l'ère de l'Hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La créativité peut-elle s'enseigner ? A tribute to Jean-Charles Lebahar - IUFM Marseille, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Urban Planning Challenges (Enjeux de l'améngagement du territoire numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrban.3, University of Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, -, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Flux : les territoires du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art numérique, Projection, Rencontre, SCAM (Société Civile des Auteurs Multimedias)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uni-représentation et Multilinguisme : Le document web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier-débat : Web et multilinguisme. 7e Colloque international du chapitre français de l'ISKO, ENSIB, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions & Hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Guest at the Design Research Network Conference, Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès multilingue à l'information scientifique et technologique : limitations des moteurs de recherche en langue arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Conférence Internationale sur le Document Électronique (CIDE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual Office for Magistrate: a Data Mining Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinay Information Sciences and Technologies (InSciT2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Web Documents : the system Hyperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 (International Conference on Information \&amp; Communication Technologies : from theory to applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Coalition Formation with Uncertain Resources Consumption: Auction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference On Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Context in SafeLink: Online Crisis Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Parfouru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2d International IEEE Conference on Information \&amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des hyperdocuments multilingues : le système Hyperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur le Document Electronique (CIDE 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Heritage: A Sustainable ICT Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Design Sciences \&amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperling : Système de reconnaissance et de classification des hyperdocuments multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Computer Science " Research, Innovation and Vision of the Future " (RIVF'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context driven information retrieval for online urban disaster management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Parfouru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Innovation in Architecture, Engineering and Construction (AEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Hyperdocument Recognition: a document mining approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04), IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System Shifting: new cooperation era between Academic and Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04),IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade mark registration : the multi-language aspect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the first Int. Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04), IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Modelling for Improving Communication in Design and Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference of Computer Aided Architectural Design Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrage automatique de scanner et pilotage de traitements d'images par un système de Raisonnement à Partir de Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ficet-Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier Raisonnement à Partir de Cas, plateforme AFIA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on the emerging e-design environment paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information and Communication Technology Advances and Innovation in the Knowledge Society (ESMART'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eDocument approach for improving communication in AEC projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPPM : eWork and eBusiness in AEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Slovenia. pp.335-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">01 Design 12 : Design non intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 01 Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPUTER & MEDIA ART AT THE AGE OF METAVERSE AND NFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Computer Art Congress [CAC.7]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2023, ART, 9979-10-90094-58-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01Design.11 : 11e colloque international sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Montoises - PUM, 2019, 978-2-87325-116-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage Information Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Semlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Rattrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS.3: 3d Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Publications de l’ESSTED (Université de la Manouba), 2018, ISBN 978-99-38992-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Colloque International sur le Document Numérique (CiDE.20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2017, e-document, 979-10-90094-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémè numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque international sur le document numérique (CIDE 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Questioning Immateriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatel-Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Computer Art Congress [CAC.5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e colloque international sur le document numérique (CiDE.18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-21-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémè numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e colloque international sur le document numérique (CiDE.19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-25-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Art & design for All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guto Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fraga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Computer Art Congress (CAC.4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Fine Arts, Federal University of Rio de Janeiro (EBA – Escola de Belas Artes de UFRJ), 2015, 978-85-61556-64-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives [CiDE.17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Darquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque International sur le Document Electronique (CiDE.17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2014, 979-10-90094-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, City & Information Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on the Advances in Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2014, 979-10-90094-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers de l'information, des bibliothèques et des archives à l'ère de la différentiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque international sur le document électronique (CiDE.15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2012, 979-10-90094-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PostDigital Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gareus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Computer Art Congress [CAC.3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2012, 979-10-90094-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana - bibliothèque numérique de l’Université Paris 8. 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Rattrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain 7 : Présence dans la ville post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUROPIA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ingenierie, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines et design d’expérience à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Belabde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ingenierie, 979-10-90094-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Temps de la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences Cognitives, 979-10-90094-28-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-numérique (HyperUrbain.6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingenierie, 979-10-90094-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Le Document ?, Coordination des « Actes de 20e Colloque International sur le Document Electronique (CiDE.20) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2017, ISBN13 : 979-10-90094-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City temporalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions, 180 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati, Khaldoun Zreik (dir) (2016), City Temporalities (Les temporalités de la ville). Ed. europia, 2016. ISBN 979-10-90094-22-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City Temporalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ingenierie, 979-10-90094-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K., Estevez D., (dir), (2014) Conception et réutilisation (01Design.9). Europia Pub., Paris, septembre 2014. ISBN 979-10-90094-17-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Estevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub, 2014, 979-10-90094-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et Parcours Hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ingenierie, 979-10-90094-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoudati P., Laousse D., Zreik K., (dir) (2014), Mobilité et Parcours Hybrides (HyperUrbain.4). Europia Pub., Paris, septembre 2014. ISBN 979-10-90094-16-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réutilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Estevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. europia productions, 2014, Sciences Cognitives, 979-10-90094-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelles, Espaces, Temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sciences Cognitives, 979-10-90094-11-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Document à l'ère de la différenciation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bellafkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01013409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain.3 : Villes hybrides et enjeux de l'aménagement des urbanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ingenierie, 979-10-90094-08-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes hybrides : enjeux de l'aménagement des urbanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Europia Productions, Paris, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique entre permanence et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Europia, Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartographies, nouvelles villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Assistée par Concepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-909285-70-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartographies, nouvelles villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ingenierie, 978-2-909285-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION assistée par concepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation for Building and Construction: towards a better, stronger and sustainable future using advanced ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine 3.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Intelligents : théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bellafkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging forms of computer art: making the digital sense. Proceedings of the 2nd International Computer Art Congress (CAC.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-909285-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ingenierie, 2-909285-43-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain - Technologies de l'Information et de la Communication en milieu Urbain Quel impact sur la ville sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Innovation in e-learning, Machine Learning and Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, Paris, pp.NC, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th French-speaking conference on human-computer interaction on 15eme Conference Francophone sur l'Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM International Conference Proceeding Series, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Sciences Cognitives, 2-909285-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Sciences Cognitives, 2-909285-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Communicationnel pour Concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Sciences Cognitives, 978-2-909285-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Sciences Cognitives, 2-909285-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K. (2015) « HyperHeritahge : New forms of human heritage communication ». SIIE 2015, 6th. International Conference on Information Systems and Economic Intelligence. 12-14 February 2015, Hamamet, Tunisia (http://www.siie.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K. (2013) &amp;quot;Hyper Néologisme ? Construction Collaborative de Néologies&amp;quot;. Colloque « La Néologie, les corpus informatisés et les processus d’élaboration des langues de moindre diffusion », Organized by CNPLET, Gherdaya – Algeria November 28-30, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Khaldoun Zreik, Nasreddine Bouhai (2017), « Cultural heritage information design in the postdigital era ». V!RUS, 15. [e-journal] issn 2175-974x | year 2017 semestre 02 semester - DOI 10.4237/virus_journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'Interaction Homme-Machine (RIHM), intégrant un numéro spécial IHM'2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la performance acoustique en phase d'avant-projet-sommaire de bâtiment dans un contexte de conception assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Ecole nationale des ponts et chaussées - ENPC PARIS / MARNE LA VALLEE, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00574141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId303"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khaldoun Zreik </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de l'information et de la communication, Université Paris8, France (2006/..)Directeur de l'UFR des Sciences et des Technoloh-gies du Numérique, Université Paris 8 (2020/..)Directeur du Laboratoire Paragraphe, Université Paris 8 – CY Cergy-Paris Université (2020/..)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">khaldoun-zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6307-1717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles et leviers à l’inclusion numérique des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vieillir demain : quelles relations entre l'Homme et l'Animal ?, vol. 47/ n° 178 (3), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation numérique du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Professo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.28-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation des stratégies de communication d’une organisation sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue scientifique francophone en Communication Organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, p. 97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et visualisation des stratégies de communication d’une organisation sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torrez-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.12721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protectores VS Depredadores: Cartografía y visualización de la biopiratería de las medicinas tradicionales en Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Caderno Virtual de Turismo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier thématique « Patrimoine relationnel : identité et altérité dans l'univers des images techniques », 21 (1), pp.100-120. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/cvt.21n1.2021.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protectores VS Depredadores. Cartografía y visualización de la biopiratería de las medicinas tradicionales en Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Caderno Virtual de Turismo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage information design in the post-digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[V!RUS JOURNAL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of 3D building models from scanned 2D floor plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: reconstruction of 3D building information models from 2D scanned plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.24 - 35. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardized approach to BIM and energy simulation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.59-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01847290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the most popular search engines in Arabic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Salam Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lebboss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El-Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Theory and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6(1), pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the Most Popular Search Engines in Arabic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lebboss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Sayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Theory and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJCTE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Bertuzzi, Zreik K. (2013) &amp;quot;Augmented Cultural Heritage&amp;quot;. In &amp;quot;&amp;quot; - Proceedings of the 10th European Academy of Design Conference - Crafting the Future. Gothenburg, Sweden. April 17-19, 2013. (http://www.craftingthefuture.se/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juan Pablo Bertuzzi, Zreik K. (2013) "Augmented Cultural Heritage". In "" - Proceedings of the 10th European Academy of Design Conference - Crafting the Future. Gothenburg, Sweden. April 17-19, 2013. (http://www.craftingthefuture.se/)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : la dématérialisation de la relation Homme - Territoire / HyperUrban: towards a dematerialized human-territory relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : la dématérialisation de la relation Homme - Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidence with Logic and Preferences to Learn Relations from Few Sparse Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zerida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Computer Society eWiC Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidence with Logic and Preferences to Learn Relations from Few Sparse Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zérida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Computer Society eWiC Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social hyperdimension of Media Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Augmented Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building and construction eDocuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-Design, Design-less or retro-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMZ [U-P] / Blockchain: What Else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-oN] IMAGE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.138-147, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle et la valorisation des manuscrits amazighs en graphie arabe à travers les wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nasreddine Bouhai; Khaldoun Zreik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques du Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-90094-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP NUM : Formation hybride aux méthodes numériques (Digital Methods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le PosteSource Centre Numérique d'Innovation Sociale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-42, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biopiraterie du patrimoine culturel immatériel : cas de la médecine traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du patrimoine à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-53, 2023, 979-1090094611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience virtuelle du manuscrit amazigh en graphie arabe : les enjeux du storytelling pour un web documentaire immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mazigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser et faire revivre le patrimoine imatériel à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2023, 979-10-90094-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et exploitation algorithmique des corpus sur les pédagogies alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le PosteSource, Maison d’édition : Octaviana - bibliothèque numérique de l’Université Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-139, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEATROMANIA : POSTURES SPECTATEUR(S) ET SÉRENDIPITÉ AUGMENTÉE FACE À LA MÉDIATION PATRIMONIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE APPROCHE ADAPTATIVE POUR L’ACQUISITION ET L’EXTRACTION DE CONNAISSANCES DANS UN CONTEXTE PATRIMONIALE PEU DOCUMENTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Amad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Forms of Human Cultural-Heritage Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DidaPRESS, Firenze, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piazze minori nel centro storico di Firenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DidaPRESS, Firenze, Italy, 2021, 9788833380933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain : une ville à l’ère post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2021, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone et déplacement urbain : quelles présences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2021, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participants' Experience in an Optical Illusion Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadi Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UXD to LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Science, Society and New Technologies, 978-1-78630-415-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de l'espace public : de l'espace commun vers l'espace hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Sagkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Technologie de l'Information, 979-10-90094-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du participant dans une installation d’illusion optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science, Society and New Technologies, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps à l'ère post-numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps de la Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences Cognitives, 979-10-90094-28-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Cities, Post-Digital Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA CITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-40, 2017, 978-2-916639-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The photographic experience of the city in the era of smartphones: being and acting in a hybrid space-time »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartholo R,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les temporalités de la ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K., (2017), &amp;quot;Data cities, Post-Digital cities – Ville des données, ville post-Numériques », in DATA CITIES, Volume 2, Pages 33-40. Edité by Centre des arts in Enghien-les-Bains - Collection dirigée par Dominique Roland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA CITIES, Volume 2,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de maquettes BIM à partir de plans 2D scannés. O. Celnik, E. Lebègue, eds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimenez L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In BIM et maquette numérique pour l'architecture, le bâtiment et la construction, Eyrolles, CSTB (2014).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition Colloque Frontières Numériques 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, créativité & IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Zone Libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Post-Numérique (VPN) : le « Territoire » à l'ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Université – Entreprise (CUE.2023) : développement territorial à l’ère de la transformation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de Commerce et Gestion, Université de Tanger, Feb 2023, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans titre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art à l’ére de l’IA (AEIA.1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Transcultures; Laboratoire Paragraphe, Apr 2023, La Louviére, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art in the Post-Digital Era?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Computer Art Congress [CAC.7]: Computer and Media Art at the Age of Metaverse &amp; NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World XR Forum; Laboratoire Paragraphe; Head Geneva, Sep 2022, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier une information scientifique à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur les Publications et les Communications Scientifiques (SCPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine; Ecole Supérieure des Sciences et Technologies du Design (ESSTED); Laboratoire Paragraphe, Dec 2023, Tataouine, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ART IN THE POST-DIGITAL ERA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUTER &amp; MEDIA ART AT THE AGE OF METAVERSE AND NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XR World; Head Geneva; Paragraphe Lab.; (CAC.7), Sep 2022, Genéve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontière sans frontières : l'information frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Post-Numérique : question de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences Appliquées Ait Melloul,, Université Ibn Zohr, Agadir, Mar 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design non intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque international sur les sciences et technologies de la conception (01Design 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Sciences et Technologies du Design (ESSTED); Laboratoire Paragraphe, Oct 2022, Hammamet (TUN), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication durable vs. communication éphémère changement de la posture du concept &amp;quot;évènement&amp;quot; à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comosup 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comosup &amp; Université Paris 8, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19's challenge Impact of Digital Transition on Face-to-Face Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Covid Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arab American Universisty of Palestine (AAUB), Nov 2020, Jenine - Palestine (West Bank), Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19's challenge: Reinvent Face-to-Face Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigm Shift in Higher Education under Covid-19 Pandemic: Experience and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gulf University, Jul 2020, Manama, Bahrain, Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01Design.11 : 11e colloque sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jun 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture intelligente est une architecture communicante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DE L’ANALYSE PRÉDICTIVE AUX PROCESSUS CERTIFIÉS POUR L’ARCHITECTURE. Premières rencontres Architecture et Intelligences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’Architecture Paris Val-de-Seine, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public à l’ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Sagkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jun 2018, Mons, Belgique. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville et Art à l’ère post-numérique. La question de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Configuration du territoire par l'art : approches et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sorbonne Paris1; Centre Marc Bloch, Berlin, Germany, Jan 2018, Berlin (DE), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition and enrichment in the context of poorly documented cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Amad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSTED Université de la Manouba, May 2016, Kerkennah, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio exploratorio sobre los territorios de la Biopirateria de las Medicinas Tradicionales en Internet : el caso de America Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of the Alliance of Digital Humanities Organizations, DH 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Colegio de México / Universidad Nacional Autónoma de México (UNAM) (National Autonomous University of Mexico), Jun 2018, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperHeritage : New forms of Human Cultural-Heritage Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città Patrimonio e Progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florence, Jan 2018, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualización y cartografía de los territorios de la biopiratería de las medicinas tradicionales en Youtube »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International Méthodes visuelles dans les recherches sur la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Laguna, 2018, La Laguna, Tenerifa, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Digital Design - The Hyperheritage project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2017 : ShoCK! – Sharing of Computable Knowledge!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, France. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52842/conf.ecaade.2017.2.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of Post-Digtal Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales sur le Design : RAID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Sciences et Technologies du Design - Université de la Manouba, Apr 2017, Tunis (TU), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de la Ville à l’ère post-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée «Numérique et coopération décentralisée»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Nationale de la Coopération Décentralisée (ministère de l’économie), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and extensible solution to the integration of BIM and energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eWork and eBusiness in Architecture, Engineering and Construction - Proceedings of the 11th European Conference on Product and Process Modelling, ECPPM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G, Zreik K. (2016) Smartphones : machines à programmes, mécanismes de pouvoir. 8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information), à15-17 juin 2016, Université Paul-Valéry, Montpellier, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bursztyn G, Zreik K. (2016) Smartphones : machines à programmes, mécanismes de pouvoir. 8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information), à15-17 juin 2016, Université Paul-Valéry, Montpellier, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphones : machines à programmes, mécanismes de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursztyn G,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque international COSSI (Communication, Organisation, Société du Savoir et Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Université Paul-Valéry, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme collaborative pour la gestion des données du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperHeritage International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kerkena, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective reconstruction of BIM from 2D scanned plan : experiments on existing buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Places 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Savona, Italy. pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Building Design Model From Energy Performance Model: From An IFC/BIM To Cometh Simulation Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the International Building Performance Simulation Association, Hyderabad, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIT Hyderabad, Dec 2015, Hyderabad, India. pp.496-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to 2D drawings-based reconstruction of 3D building digital models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Building Information Modelling (BIM) in Design, Construction and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical Model Simulation and Interoperability through BIM/ IFC using COMETH Simulation Engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira El Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropIA.2014: 14th International conference on the Advances in Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 3D building models from 2D scanned plans-opening the path for enhanced decision support in renovation design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Product &amp; Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Building Physics and Building Ecology of the Vienna University of Technology, Sep 2014, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17396-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01901876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEVU : Un outil pour territorialiser les usages de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Huitième colloque multidisciplinaire sur la conception et le design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Royale des Beaux-Arts de Bruxelles, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and creativity in the era of the Hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Digital art: myth or reality". Organised by the Deprtment of Philosophy, Autonomous University of Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, -, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Arts: cultural constraints (Arts visuels: les limites d'une culture de reconnaissance volontairement importée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : " Regards actuels sur les Arts visuels en Méditerranée : l'inter-territorialité culturelle en question "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, -, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et techniques pour la conception de l'information hypermédiatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2011, Université de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et innover à l'ère de l'Hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La créativité peut-elle s'enseigner ? A tribute to Jean-Charles Lebahar - IUFM Marseille, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Urban Planning Challenges (Enjeux de l'améngagement du territoire numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrban.3, University of Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, -, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Flux : les territoires du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art numérique, Projection, Rencontre, SCAM (Société Civile des Auteurs Multimedias)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uni-représentation et Multilinguisme : Le document web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier-débat : Web et multilinguisme. 7e Colloque international du chapitre français de l'ISKO, ENSIB, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions & Hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Guest at the Design Research Network Conference, Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès multilingue à l'information scientifique et technologique : limitations des moteurs de recherche en langue arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Conférence Internationale sur le Document Électronique (CIDE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Web Documents : the system Hyperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 (International Conference on Information \&amp; Communication Technologies : from theory to applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Coalition Formation with Uncertain Resources Consumption: Auction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference On Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Context in SafeLink: Online Crisis Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Parfouru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2d International IEEE Conference on Information \&amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual Office for Magistrate: a Data Mining Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinay Information Sciences and Technologies (InSciT2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Heritage: A Sustainable ICT Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Design Sciences \&amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperling : Système de reconnaissance et de classification des hyperdocuments multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Computer Science " Research, Innovation and Vision of the Future " (RIVF'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context driven information retrieval for online urban disaster management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Parfouru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Innovation in Architecture, Engineering and Construction (AEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des hyperdocuments multilingues : le système Hyperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur le Document Electronique (CIDE 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Hyperdocument Recognition: a document mining approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04), IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System Shifting: new cooperation era between Academic and Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04),IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade mark registration : the multi-language aspect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the first Int. Conference on Information \&amp; Communication Technologies: from Theory to Applications (ICTTA'04), IEEE, NOSSTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrage automatique de scanner et pilotage de traitements d'images par un système de Raisonnement à Partir de Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ficet-Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier Raisonnement à Partir de Cas, plateforme AFIA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Modelling for Improving Communication in Design and Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference of Computer Aided Architectural Design Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on the emerging e-design environment paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information and Communication Technology Advances and Innovation in the Knowledge Society (ESMART'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eDocument approach for improving communication in AEC projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tunçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özsariyildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beheshti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPPM : eWork and eBusiness in AEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Slovenia. pp.335-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kaaouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université. Personnalisation, modularisation, hybridation. Pour une Communauté apprenante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Torres-Yepez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana - bibliothèque numérique de l’Université Paris 8. 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Rattrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingenierie, 979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ingenierie, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain 7 : Présence dans la ville post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUROPIA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines et design d’expérience à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Belabde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ingenierie, 979-10-90094-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-numérique (HyperUrbain.6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingenierie, 979-10-90094-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Temps de la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences Cognitives, 979-10-90094-28-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Le Document ?, Coordination des « Actes de 20e Colloque International sur le Document Electronique (CiDE.20) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2017, ISBN13 : 979-10-90094-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City temporalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions, 180 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati, Khaldoun Zreik (dir) (2016), City Temporalities (Les temporalités de la ville). Ed. europia, 2016. ISBN 979-10-90094-22-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City Temporalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ingenierie, 979-10-90094-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et Parcours Hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ingenierie, 979-10-90094-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoudati P., Laousse D., Zreik K., (dir) (2014), Mobilité et Parcours Hybrides (HyperUrbain.4). Europia Pub., Paris, septembre 2014. ISBN 979-10-90094-16-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K., Estevez D., (dir), (2014) Conception et réutilisation (01Design.9). Europia Pub., Paris, septembre 2014. ISBN 979-10-90094-17-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Estevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub, 2014, 979-10-90094-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réutilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Estevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. europia productions, 2014, Sciences Cognitives, 979-10-90094-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelles, Espaces, Temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sciences Cognitives, 979-10-90094-11-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Document à l'ère de la différenciation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bellafkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01013409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain.3 : Villes hybrides et enjeux de l'aménagement des urbanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ingenierie, 979-10-90094-08-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes hybrides : enjeux de l'aménagement des urbanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Europia Productions, Paris, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION assistée par concepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Assistée par Concepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-909285-70-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartographies, nouvelles villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ingenierie, 978-2-909285-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartographies, nouvelles villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique entre permanence et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Europia, Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine 3.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Intelligents : théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bellafkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation for Building and Construction: towards a better, stronger and sustainable future using advanced ICT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ingenierie, 2-909285-43-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain - Technologies de l'Information et de la Communication en milieu Urbain Quel impact sur la ville sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Pub., Paris, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging forms of computer art: making the digital sense. Proceedings of the 2nd International Computer Art Congress (CAC.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-909285-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Innovation in e-learning, Machine Learning and Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Europia, Paris, pp.NC, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th French-speaking conference on human-computer interaction on 15eme Conference Francophone sur l'Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM International Conference Proceeding Series, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Sciences Cognitives, 2-909285-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Sciences Cognitives, 2-909285-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Communicationnel pour Concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Sciences Cognitives, 978-2-909285-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Sciences Cognitives, 2-909285-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPUTER & MEDIA ART AT THE AGE OF METAVERSE AND NFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Computer Art Congress [CAC.7]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2023, ART, 9979-10-90094-58-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">01 Design 12 : Design non intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 01 Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir à l’ère Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Anis Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01Design.11 : 11e colloque international sur les sciences du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Montoises - PUM, 2019, 978-2-87325-116-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage Information Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Semlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Rattrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS.3: 3d Hyperheritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Publications de l’ESSTED (Université de la Manouba), 2018, ISBN 978-99-38992-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Colloque International sur le Document Numérique (CiDE.20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2017, e-document, 979-10-90094-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Questioning Immateriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatel-Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Computer Art Congress [CAC.5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et dispositifs à l'ère post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e colloque international sur le document numérique (CiDE.18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-21-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémè numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e colloque international sur le document numérique (CiDE.19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-25-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémè numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque international sur le document numérique (CIDE 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Art & design for All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guto Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fraga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Computer Art Congress (CAC.4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Fine Arts, Federal University of Rio de Janeiro (EBA – Escola de Belas Artes de UFRJ), 2015, 978-85-61556-64-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives [CiDE.17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Darquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque International sur le Document Electronique (CiDE.17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2014, 979-10-90094-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, City & Information Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on the Advances in Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2014, 979-10-90094-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PostDigital Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gareus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Computer Art Congress [CAC.3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2012, 979-10-90094-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers de l'information, des bibliothèques et des archives à l'ère de la différentiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque international sur le document électronique (CiDE.15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2012, 979-10-90094-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K. (2015) « HyperHeritahge : New forms of human heritage communication ». SIIE 2015, 6th. International Conference on Information Systems and Economic Intelligence. 12-14 February 2015, Hamamet, Tunisia (http://www.siie.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zreik K. (2013) &amp;quot;Hyper Néologisme ? Construction Collaborative de Néologies&amp;quot;. Colloque « La Néologie, les corpus informatisés et les processus d’élaboration des langues de moindre diffusion », Organized by CNPLET, Gherdaya – Algeria November 28-30, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Khaldoun Zreik, Nasreddine Bouhai (2017), « Cultural heritage information design in the postdigital era ». V!RUS, 15. [e-journal] issn 2175-974x | year 2017 semestre 02 semester - DOI 10.4237/virus_journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'Interaction Homme-Machine (RIHM), intégrant un numéro spécial IHM'2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la performance acoustique en phase d'avant-projet-sommaire de bâtiment dans un contexte de conception assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Ecole nationale des ponts et chaussées - ENPC PARIS / MARNE LA VALLEE, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00574141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId303"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="505C76C9"/>
+    <w:nsid w:val="1F585EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaldoun-zreik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6307-1717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05450022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Yilmaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaaouas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres-Yepez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04436329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torrez-Yepez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12721" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/cvt.21n1.2021.1922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2015.12.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5QB2B3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira El Asmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Hippolyte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2015.04.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZFJNC4F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03253423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Salam Al Hajjar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hajjar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lebboss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Sayed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Hajjar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Sayed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCTE" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yacoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Z&#233;rida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zerida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Beheshti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beheshti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouffs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tun&#231;er" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zsariyildiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quiniou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperheritage8.htm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Amad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage4.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Az&#233;mard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bursztyn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Sagkan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain6.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/CatCogn.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bursztyn G," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholo R," TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02099420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimenez L" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442528v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Anis Gallas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422181v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2017.2.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02200539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Asmi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hilaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mazza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01901876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17396-16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01098432v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bodin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanna" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Parfouru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kassem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324879v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ficet-Cauchard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324923v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439175v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Semlali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Rattrout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01589755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatel-Innocenti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guto N&#243;brega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fraga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Darqui&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439829v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gareus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage7.htm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529036v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agnola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560423v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain7.htm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427542v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Belabde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage5.htm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D10.htm" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711645v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103915v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Estevez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain4.htm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427578v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427590v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D8.htm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01013409v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bellafkih" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gardes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427594v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain3.htm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012860v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011965v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427612v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D7.htm" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427600v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain2.htm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012307v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dado" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012118v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012324v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012102v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/art/CAC2Book.htm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427616v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain.htm" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012114v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tazi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270040v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/INRIA97.htm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427628v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/APL.HTM" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427636v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/CPC.HTM" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427660v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ODC.HTM" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107893v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103907v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405602v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00574141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaldoun-zreik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6307-1717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05450022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Yilmaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaaouas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres-Yepez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04436329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torrez-Yepez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12721" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/cvt.21n1.2021.1922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2015.12.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5QB2B3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Hippolyte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2015.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZFJNC4F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira El Asmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03253423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Salam Al Hajjar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hajjar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lebboss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Sayed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Hajjar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Sayed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCTE" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yacoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zerida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Z&#233;rida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Beheshti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beheshti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouffs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tun&#231;er" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zsariyildiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quiniou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperheritage8.htm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Az&#233;mard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage4.htm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Amad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bursztyn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Sagkan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain6.htm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/CatCogn.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bursztyn G," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholo R," TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02099420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimenez L" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418150v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440728v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Anis Gallas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2017.2.049" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422368v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02200539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Asmi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hilaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109535v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02109537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mazza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01901876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17396-16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01098432v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bodin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324908v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324930v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Parfouru" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324909v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kassem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ficet-Cauchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324925v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324923v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427449v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage7.htm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agnola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Rattrout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain7.htm" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Belabde" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperheritage5.htm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D10.htm" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230316v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103913v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain4.htm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103916v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103915v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Estevez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427578v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D8.htm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01013409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bellafkih" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gardes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427594v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain3.htm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012085v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/01D7.htm" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427600v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain2.htm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012324v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dado" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427616v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain.htm" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012102v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/art/CAC2Book.htm" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012121v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tazi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270040v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427622v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/INRIA97.htm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/APL.HTM" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427636v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/cogn/CPC.HTM" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ODC.HTM" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439175v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Semlali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439300v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439610v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatel-Innocenti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01589755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439589v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guto N&#243;brega" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fraga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Darqui&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439861v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gareus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442648v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107893v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103907v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405602v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00574141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>