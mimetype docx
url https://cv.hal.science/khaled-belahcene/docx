--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -2185,217 +2185,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implicants premiers, un outil polyvalent pour l'explication de classification robuste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opérateurs totalement informatifs et ordres linéaires partitionnés en révision de croyances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées d'Intelligence Artificielle Fondamentale (JIAF-JFPDA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zied Bouraoui; François Schwarzentruber; Anaëlle Wilczynski, Jul 2023, Strasbourg, France. pp.146-155</w:t>
+              <w:t xml:space="preserve">17èmes Journées d’Intelligence Artificielle Fondamentale (JIAF-JFPDA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310904v1</w:t>
+                <w:t xml:space="preserve">hal-04430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateurs totalement informatifs et ordres linéaires partitionnés en révision de croyances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les implicants premiers, un outil polyvalent pour l'explication de classification robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénoïk Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées d’Intelligence Artificielle Fondamentale (JIAF-JFPDA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.43-54</w:t>
+              <w:t xml:space="preserve">17èmes Journées d'Intelligence Artificielle Fondamentale (JIAF-JFPDA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zied Bouraoui; François Schwarzentruber; Anaëlle Wilczynski, Jul 2023, Strasbourg, France. pp.146-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430609v1</w:t>
+                <w:t xml:space="preserve">hal-04310904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prime Implicants as a Versatile Tool to Explain Robust Classification</w:t>
               </w:r>
@@ -2807,321 +2807,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Robust Classification Through Prime Implicants</w:t>
+                <w:t xml:space="preserve">Explications de classifications robustes a l’aide d’implicants premiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hénoïk Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ièmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Quost; Romain Guillaume, Oct 2022, Toulouse, France. pp.19-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895975v1</w:t>
+                <w:t xml:space="preserve">hal-04310851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment of the necessary decisions explained by an argument scheme in a non compensatory sorting model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining Robust Classification Through Prime Implicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénoïk Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Multiple-Criteria Decision Aid to Preference Learning (DA2PL 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. pp.361-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897196v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explications de classifications robustes a l’aide d’implicants premiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragment of the necessary decisions explained by an argument scheme in a non compensatory sorting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ièmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Quost; Romain Guillaume, Oct 2022, Toulouse, France. pp.19-25</w:t>
+              <w:t xml:space="preserve">From Multiple-Criteria Decision Aid to Preference Learning (DA2PL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310851v1</w:t>
+                <w:t xml:space="preserve">hal-03897196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explications de recommandations fondées sur des principes d'équité à l'aide de transferts</w:t>
               </w:r>
@@ -3395,260 +3395,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Robust Additive Decision Models: Generation of Mixed Preference-Swaps by Using MILP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Interpretable Models using Soft Integrity Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Trento (virtual), Italy</w:t>
+              <w:t xml:space="preserve">12th Asian Conference on Machine Learning (ACML 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.529-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230519v1</w:t>
+                <w:t xml:space="preserve">hal-02944833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Interpretable Models using Soft Integrity Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining Robust Additive Decision Models: Generation of Mixed Preference-Swaps by Using MILP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Asian Conference on Machine Learning (ACML 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.529-544</w:t>
+              <w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Trento (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944833v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity in learning problems: an OWA approach</w:t>
               </w:r>
@@ -4123,51 +4123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accountable Approval Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,77 +5141,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Interpretable Models using Soft Integrity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5619,51 +5619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sobrie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06278-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00530-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00531-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tlili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Khaled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gaudillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05134-9_25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gaigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;no&#239;k Willot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647555v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_25" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Khaled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malherbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73903-3_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02053792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLC101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sobrie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06278-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00530-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00531-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tlili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Khaled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gaudillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05134-9_25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gaigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;no&#239;k Willot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647555v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Khaled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malherbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73903-3_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02053792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLC101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>