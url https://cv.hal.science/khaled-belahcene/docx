--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2591,727 +2591,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment explicable par schémas d'arguments des affectations nécessaires dans un tri non compensatoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explications de classifications robustes a l’aide d’implicants premiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénoïk Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.35-46</w:t>
+              <w:t xml:space="preserve">31ièmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Quost; Romain Guillaume, Oct 2022, Toulouse, France. pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897250v1</w:t>
+                <w:t xml:space="preserve">hal-04310851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+                <w:t xml:space="preserve">Explaining Robust Classification Through Prime Implicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénoïk Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. pp.361-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825214v1</w:t>
+                <w:t xml:space="preserve">hal-03895975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explications de classifications robustes a l’aide d’implicants premiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragment of the necessary decisions explained by an argument scheme in a non compensatory sorting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ièmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Quost; Romain Guillaume, Oct 2022, Toulouse, France. pp.19-25</w:t>
+              <w:t xml:space="preserve">From Multiple-Criteria Decision Aid to Preference Learning (DA2PL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310851v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Robust Classification Through Prime Implicants</w:t>
+                <w:t xml:space="preserve">Explications de recommandations fondées sur des principes d'équité à l'aide de transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hénoïk Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zied Bouraoui; Anaëlle Wilczynski, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03895975v1</w:t>
+                <w:t xml:space="preserve">hal-04310862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment of the necessary decisions explained by an argument scheme in a non compensatory sorting model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining Fairness-Oriented Recommendations using Transfers and Transitive Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénoïk Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Multiple-Criteria Decision Aid to Preference Learning (DA2PL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Compiègne, France</w:t>
+              <w:t xml:space="preserve">, Khaled Belahcene; Sébastien Destercke, Nov 2022, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897196v1</w:t>
+                <w:t xml:space="preserve">hal-04310877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explications de recommandations fondées sur des principes d'équité à l'aide de transferts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragment explicable par schémas d'arguments des affectations nécessaires dans un tri non compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zied Bouraoui; Anaëlle Wilczynski, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310862v1</w:t>
+                <w:t xml:space="preserve">hal-03897250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Fairness-Oriented Recommendations using Transfers and Transitive Arguments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hénoïk Willot</w:t>
+                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Multiple-Criteria Decision Aid to Preference Learning (DA2PL 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Khaled Belahcene; Sébastien Destercke, Nov 2022, Compiègne, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310877v1</w:t>
+                <w:t xml:space="preserve">hal-03825214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Fairness and Optimality when Selecting and Allocating Projects</w:t>
               </w:r>
@@ -5619,51 +5619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sobrie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06278-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00530-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00531-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tlili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Khaled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gaudillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05134-9_25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gaigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;no&#239;k Willot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647555v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Khaled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malherbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73903-3_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02053792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLC101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sobrie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06278-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00530-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00531-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tlili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Khaled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gaudillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05134-9_25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gaigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;no&#239;k Willot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647555v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_25" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Khaled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malherbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73903-3_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02053792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLC101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>