--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -2185,217 +2185,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateurs totalement informatifs et ordres linéaires partitionnés en révision de croyances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les implicants premiers, un outil polyvalent pour l'explication de classification robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénoïk Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées d’Intelligence Artificielle Fondamentale (JIAF-JFPDA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.43-54</w:t>
+              <w:t xml:space="preserve">17èmes Journées d'Intelligence Artificielle Fondamentale (JIAF-JFPDA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zied Bouraoui; François Schwarzentruber; Anaëlle Wilczynski, Jul 2023, Strasbourg, France. pp.146-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430609v1</w:t>
+                <w:t xml:space="preserve">hal-04310904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implicants premiers, un outil polyvalent pour l'explication de classification robuste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opérateurs totalement informatifs et ordres linéaires partitionnés en révision de croyances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées d'Intelligence Artificielle Fondamentale (JIAF-JFPDA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zied Bouraoui; François Schwarzentruber; Anaëlle Wilczynski, Jul 2023, Strasbourg, France. pp.146-155</w:t>
+              <w:t xml:space="preserve">17èmes Journées d’Intelligence Artificielle Fondamentale (JIAF-JFPDA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310904v1</w:t>
+                <w:t xml:space="preserve">hal-04430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prime Implicants as a Versatile Tool to Explain Robust Classification</w:t>
               </w:r>
@@ -2591,727 +2591,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explications de classifications robustes a l’aide d’implicants premiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragment explicable par schémas d'arguments des affectations nécessaires dans un tri non compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ièmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Quost; Romain Guillaume, Oct 2022, Toulouse, France. pp.19-25</w:t>
+              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310851v1</w:t>
+                <w:t xml:space="preserve">hal-03897250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Robust Classification Through Prime Implicants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.35-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895975v1</w:t>
+                <w:t xml:space="preserve">hal-03825214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment of the necessary decisions explained by an argument scheme in a non compensatory sorting model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining Robust Classification Through Prime Implicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénoïk Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Multiple-Criteria Decision Aid to Preference Learning (DA2PL 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. pp.361-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897196v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explications de recommandations fondées sur des principes d'équité à l'aide de transferts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragment of the necessary decisions explained by an argument scheme in a non compensatory sorting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zied Bouraoui; Anaëlle Wilczynski, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">From Multiple-Criteria Decision Aid to Preference Learning (DA2PL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310862v1</w:t>
+                <w:t xml:space="preserve">hal-03897196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Fairness-Oriented Recommendations using Transfers and Transitive Arguments</w:t>
+                <w:t xml:space="preserve">Explications de recommandations fondées sur des principes d'équité à l'aide de transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hénoïk Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Multiple-Criteria Decision Aid to Preference Learning (DA2PL 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Khaled Belahcene; Sébastien Destercke, Nov 2022, Compiègne, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zied Bouraoui; Anaëlle Wilczynski, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310877v1</w:t>
+                <w:t xml:space="preserve">hal-04310862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment explicable par schémas d'arguments des affectations nécessaires dans un tri non compensatoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining Fairness-Oriented Recommendations using Transfers and Transitive Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénoïk Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.35-46</w:t>
+              <w:t xml:space="preserve">From Multiple-Criteria Decision Aid to Preference Learning (DA2PL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khaled Belahcene; Sébastien Destercke, Nov 2022, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897250v1</w:t>
+                <w:t xml:space="preserve">hal-04310877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+                <w:t xml:space="preserve">Explications de classifications robustes a l’aide d’implicants premiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénoïk Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.35-48</w:t>
+              <w:t xml:space="preserve">31ièmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Quost; Romain Guillaume, Oct 2022, Toulouse, France. pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825214v1</w:t>
+                <w:t xml:space="preserve">hal-04310851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Fairness and Optimality when Selecting and Allocating Projects</w:t>
               </w:r>
@@ -3395,260 +3395,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Interpretable Models using Soft Integrity Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining Robust Additive Decision Models: Generation of Mixed Preference-Swaps by Using MILP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Asian Conference on Machine Learning (ACML 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.529-544</w:t>
+              <w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Trento (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944833v1</w:t>
+                <w:t xml:space="preserve">hal-03230519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Robust Additive Decision Models: Generation of Mixed Preference-Swaps by Using MILP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Interpretable Models using Soft Integrity Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Trento (virtual), Italy</w:t>
+              <w:t xml:space="preserve">12th Asian Conference on Machine Learning (ACML 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.529-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230519v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity in learning problems: an OWA approach</w:t>
               </w:r>
@@ -4123,51 +4123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accountable Approval Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,77 +5141,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Interpretable Models using Soft Integrity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5619,51 +5619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sobrie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06278-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00530-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00531-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tlili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Khaled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gaudillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05134-9_25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gaigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;no&#239;k Willot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647555v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_25" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Khaled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malherbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73903-3_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02053792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLC101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sobrie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06278-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00530-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00531-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tlili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Khaled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gaudillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05134-9_25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gaigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;no&#239;k Willot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647555v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_25" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Khaled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malherbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73903-3_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02053792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLC101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>