--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -294,2165 +294,2433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kineothrix sedimenti sp. nov., a 3-hydroxybutyrate-producing bacterium isolated from sediment of the meromictic Lake Pavin</w:t>
+                <w:t xml:space="preserve">Lipid excipients as key modulators of the apparent intestinal permeability in lipid-based formulations: Insights from Caco-2 and Caco-2/HT29-MTX models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+                <w:t xml:space="preserve">Arnaud Bourderi-Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayité Adama Hongleda</w:t>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Marchal</w:t>
+                <w:t xml:space="preserve">Manon Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Mehta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+                <w:t xml:space="preserve">Cédric Miolane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006750⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 223, pp.115055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2026.115055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046305v1</w:t>
+                <w:t xml:space="preserve">hal-05562383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving In Vitro–In Vivo Correlation (IVIVC) for Lipid-Based Formulations: Overcoming Challenges and Exploring Opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kineothrix sedimenti sp. nov., a 3-hydroxybutyrate-producing bacterium isolated from sediment of the meromictic Lake Pavin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bourderi-Cambon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">Ayité Adama Hongleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Garrait</w:t>
+                <w:t xml:space="preserve">Gaëlle Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lainé</w:t>
+                <w:t xml:space="preserve">Neha Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Dhifallah</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (10), pp.1310. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (4), pp.006750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17101310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550896v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the biological activity of different probiotic strains under aerobic and anaerobic conditions</w:t>
+                <w:t xml:space="preserve">An archaeal genetic code with all TAG codons as pyrrolysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guilbaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+                <w:t xml:space="preserve">Veronika Kivenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Beyssac</w:t>
+                <w:t xml:space="preserve">Samantha Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Laine</w:t>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kivenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-025-04524-0⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.eadu2404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.09.30.615893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434411v1</w:t>
+                <w:t xml:space="preserve">pasteur-05373021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo and In Vitro Evaluation of Probiotic and Postbiotic Strategies Against Foulbrood in Honeybees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Fourel</w:t>
+                <w:t xml:space="preserve">Improving In Vitro–In Vivo Correlation (IVIVC) for Lipid-Based Formulations: Overcoming Challenges and Exploring Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourderi-Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gilbert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Portelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">Imen Dhifallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (10), pp.1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12602-025-10739-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17101310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271505v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Cultivation of Potential Probiotic Strains Isolated from Water Kefir for Fermented Green Tea Beverage</w:t>
+                <w:t xml:space="preserve">Comparison of the biological activity of different probiotic strains under aerobic and anaerobic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Abdi</w:t>
+                <w:t xml:space="preserve">Justine Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Gatri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Guilbaud</w:t>
+                <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassib Bouallagui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">Emmanuelle Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (4), pp.169. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation11040169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-025-04524-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046350v1</w:t>
+                <w:t xml:space="preserve">hal-05434411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methane yield of a novel strain of Methanothermobacter marburgensis in pure and mixed adapted culture derived from a methanation bubble column bioreactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo and In Vitro Evaluation of Probiotic and Postbiotic Strategies Against Foulbrood in Honeybees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbarki Mariem</w:t>
+                <w:t xml:space="preserve">Clémentine Mathien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Courtine</w:t>
+                <w:t xml:space="preserve">Laura Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benarab Yanis</w:t>
+                <w:t xml:space="preserve">Juliette Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
+                <w:t xml:space="preserve">Christophe Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 406, pp.131021. </w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12602-025-10739-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621855v2</w:t>
+                <w:t xml:space="preserve">hal-05271505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanomethylophilus alvi gen. nov., sp. nov., a Novel Hydrogenotrophic Methyl-Reducing Methanogenic Archaea of the Order Methanomassiliicoccales Isolated from the Human Gut and Proposal of the Novel Family Methanomethylophilaceae fam. nov.</w:t>
+                <w:t xml:space="preserve">Co-Cultivation of Potential Probiotic Strains Isolated from Water Kefir for Fermented Green Tea Beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+                <w:t xml:space="preserve">Ameni Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Gatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassib Bouallagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Péhau‐arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11112794⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation11040169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306127v1</w:t>
+                <w:t xml:space="preserve">hal-05046350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth temperature and chromatinization in archaea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of methane yield of a novel strain of Methanothermobacter marburgensis in pure and mixed adapted culture derived from a methanation bubble column bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarki Mariem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hocher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Brugère</w:t>
+                <w:t xml:space="preserve">Benarab Yanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (11), pp.1932-1942. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 406, pp.131021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-022-01245-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933176v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentils and Yeast Fibers: A New Strategy to Mitigate Enterotoxigenic Escherichia coli (ETEC) Strain H10407 Virulence?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanomethylophilus alvi gen. nov., sp. nov., a Novel Hydrogenotrophic Methyl-Reducing Methanogenic Archaea of the Order Methanomassiliicoccales Isolated from the Human Gut and Proposal of the Novel Family Methanomethylophilaceae fam. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence van Herreweghen</w:t>
+                <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Delbaere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+                <w:t xml:space="preserve">Gérard Péhau‐arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14102146⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (11), pp.2794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11112794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697172v1</w:t>
+                <w:t xml:space="preserve">hal-04306127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaea, specific genetic traits, and development of improved bacterial live biotherapeutic products: another face of next-generation probiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth temperature and chromatinization in archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-020-10599-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (11), pp.1932-1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-022-01245-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996543v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligate sugar oxidation in Mesotoga spp., phylum Thermotogae , in the presence of either elemental sulfur or hydrogenotrophic sulfate-reducers as electron acceptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">Lentils and Yeast Fibers: A New Strategy to Mitigate Enterotoxigenic Escherichia coli (ETEC) Strain H10407 Virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence van Herreweghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagdi Ben Hania</w:t>
+                <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Armougom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13995⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14102146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976008v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balneicella halophila gen. nov., sp nov., an anaerobic bacterium, isolated from a thermal spring and description of Balneicellaceae fam. nov.</w:t>
+                <w:t xml:space="preserve">Archaea, specific genetic traits, and development of improved bacterial live biotherapeutic products: another face of next-generation probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Postec</w:t>
+                <w:t xml:space="preserve">Paméla Camponova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66 (11), pp.4692-4696. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (11), pp.4705-4716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10599-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443241v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusibacter fontis sp. nov., a sulfur-reducing, anaerobic bacterium isolated from a mesothermic Tunisian spring</w:t>
+                <w:t xml:space="preserve">Obligate sugar oxidation in Mesotoga spp., phylum Thermotogae , in the presence of either elemental sulfur or hydrogenotrophic sulfate-reducers as electron acceptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Fauque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+                <w:t xml:space="preserve">Wagdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Armougom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000445⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283782v1</w:t>
+                <w:t xml:space="preserve">hal-01976008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of Mesotoga strain PhosAC3, a mesophilic member of the bacterial order Thermotogales, isolated from a digestor treating phosphogypsum in Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Balneicella halophila gen. nov., sp nov., an anaerobic bacterium, isolated from a thermal spring and description of Balneicellaceae fam. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (11), pp.4692-4696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1944-3277-10-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01452069v1</w:t>
+                <w:t xml:space="preserve">hal-01443241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Desulfovibrio biadhensis sp. nov., isolated from a thermal spring</w:t>
+                <w:t xml:space="preserve">Fusibacter fontis sp. nov., a sulfur-reducing, anaerobic bacterium isolated from a mesothermic Tunisian spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65 (Pt_4), pp.1256-1261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.000088⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 65 (Pt_10), pp.3501-3506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283774v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusibacter tunisiensis sp. nov., isolated from an anaerobic reactor used to treat olive-mill wastewater.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Draft genome sequence of Mesotoga strain PhosAC3, a mesophilic member of the bacterial order Thermotogales, isolated from a digestor treating phosphogypsum in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Persillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1944-3277-10-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Desulfovibrio biadhensis sp. nov., isolated from a thermal spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (Pt_4), pp.1256-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.000088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusibacter tunisiensis sp. nov., isolated from an anaerobic reactor used to treat olive-mill wastewater.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkis Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (Pt 6), pp.1365-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.034603-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2462,341 +2730,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of probiotics for multiparticulate oral delivery system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comparison of the biological activity of different probiotic strains before and after a lyophilization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health – IPC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495593v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the biological activity of different probiotic strains before and after a lyophilization process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Encapsulation of probiotics for multiparticulate oral delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">The 18th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health – IPC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456979v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of baobab pulp powder on controlled release properties of matrix tablet formulated with whey protein and alginate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,1072 +3083,922 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Pharmaceutics : Advanced technologies enabling new therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional approach to restore impaired intestinal barrier function and inflammatory after inflammation induction in cells and mice models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Rheological and mucoadhesion properties of vegetable extract with potential use in pharmaceutics as controlled release and bio-adhesive excipient in inflammatory bowel disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Beyssac</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, France. 2021</w:t>
+              <w:t xml:space="preserve">Association de Pharmacie Galénique Industrielle, congrès Pharmacie, Biopharmaceutique et technologie Pharmaceutique (APGI, PBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394890v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a vector based on natural excipient in order to reduce the therapeutic doses of current treatments and their adverse effects in chronic inflammatory bowel diseases (IBD).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Nutritional approach to restore impaired intestinal barrier function and inflammatory after inflammation induction in cells and mice models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Chevet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers of Auvergne Rhône Alpes Region Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417146v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and mucoadhesion properties of vegetable extract with potential use in pharmaceutics as controlled release and bio-adhesive excipient in inflammatory bowel disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Development of a vector based on natural excipient in order to reduce the therapeutic doses of current treatments and their adverse effects in chronic inflammatory bowel diseases (IBD).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association de Pharmacie Galénique Industrielle, congrès Pharmacie, Biopharmaceutique et technologie Pharmaceutique (APGI, PBP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Young Researchers of Auvergne Rhône Alpes Region Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...155 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05373021v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC MODEL OF AN IN VITRO STUDY OF THE INTESTINAL PERMEABILITY OF A MOLECULE OF INTEREST CONTINUOUSLY COUPLED TO A DISSOLUTION OR DIGESTION DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023242518 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE BIOMETHANATION EX-SITU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2211561. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme galénique à base de pulpe de baobab, procédés de préparation et utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3124953. 2021, N° publication internationale WO2023280908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESS FOR THE CO-CULTURE OF A BACTERIUM OF THE MESOTOGA LINEAGE AND AT LEAST ONE HYDROGENOTROPHIC SULFATE REDUCING BACTERIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : ES2880413 (T3). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3890,341 +4008,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un procédé de méthanation biologique ex situ en colonne à agitation pneumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misagh Keramati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of solution based on natural polymers in order to reduce the therapeutic doses of current treatments and their adverse effects in chronic Inflammatory Bowel Diseases (IBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole Doctorale ED-SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticles encapsulation of vegetable extract with potential use in pharmaceutics as controlled release and bio-adhesive excipient in inflammatory bowel disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,65 +4361,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRS BeNeLux and France Local Chapter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4369,51 +4487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EB33C06"/>
+    <w:nsid w:val="2B314B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4600,51 +4718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaled-fadhlaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9166-5857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476576v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne-Cum&#233;mal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126624" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourderi-Cambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lain&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17101310" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guilbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04524-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05271505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mathien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fourel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-025-10739-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05046350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Abdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Gatri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11040169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04306127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau&#8208;arnaudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112794" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hocher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01245-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence van Herreweghen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delbaere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102146" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ben Hania" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13995" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001412" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000445" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000088" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Fraj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.034603-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arbaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chevet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05373021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kivenson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Peters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kivenson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Roe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Keramati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ellouze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841306v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaled-fadhlaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9166-5857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476576v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne-Cum&#233;mal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126624" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourderi-Cambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rossano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Miolane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2026.115055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05373021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kivenson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Peters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kivenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Roe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.30.615893" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lain&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17101310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guilbaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04524-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05271505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mathien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fourel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-025-10739-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05046350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Abdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Gatri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11040169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04306127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau&#8208;arnaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112794" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hocher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01245-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence van Herreweghen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delbaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ben Hania" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13995" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000445" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000088" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Fraj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.034603-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arbaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841161v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Keramati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ellouze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>