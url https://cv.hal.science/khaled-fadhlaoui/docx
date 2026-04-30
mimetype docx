--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -160,619 +160,619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharides from Adansonia digitata combined with whey protein and alginate enhance the viscosity, swelling, controlled release, and mucoadhesion properties of hydrogels for oral drug delivery</w:t>
+                <w:t xml:space="preserve">Lipid excipients as key modulators of the apparent intestinal permeability in lipid-based formulations: Insights from Caco-2 and Caco-2/HT29-MTX models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améline Delanne-Cumémal</w:t>
+                <w:t xml:space="preserve">Arnaud Bourderi-Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Verney</w:t>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Portanguen</w:t>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">Manon Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+                <w:t xml:space="preserve">Cédric Miolane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.126624. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 223, pp.115055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2026.126624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2026.115055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476576v1</w:t>
+                <w:t xml:space="preserve">hal-05562383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid excipients as key modulators of the apparent intestinal permeability in lipid-based formulations: Insights from Caco-2 and Caco-2/HT29-MTX models</w:t>
+                <w:t xml:space="preserve">Polysaccharides from Adansonia digitata combined with whey protein and alginate enhance the viscosity, swelling, controlled release, and mucoadhesion properties of hydrogels for oral drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bourderi-Cambon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Améline Delanne-Cumémal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Miolane</w:t>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 223, pp.115055. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 692, pp.126624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2026.115055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2026.126624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562383v1</w:t>
+                <w:t xml:space="preserve">hal-05476576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kineothrix sedimenti sp. nov., a 3-hydroxybutyrate-producing bacterium isolated from sediment of the meromictic Lake Pavin</w:t>
+                <w:t xml:space="preserve">An archaeal genetic code with all TAG codons as pyrrolysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+                <w:t xml:space="preserve">Veronika Kivenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayité Adama Hongleda</w:t>
+                <w:t xml:space="preserve">Samantha Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Marchal</w:t>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Mehta</w:t>
+                <w:t xml:space="preserve">Aleksandr Kivenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+                <w:t xml:space="preserve">Leah Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (4), pp.006750. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.eadu2404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.09.30.615893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046305v1</w:t>
+                <w:t xml:space="preserve">pasteur-05373021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeal genetic code with all TAG codons as pyrrolysine</w:t>
+                <w:t xml:space="preserve">Kineothrix sedimenti sp. nov., a 3-hydroxybutyrate-producing bacterium isolated from sediment of the meromictic Lake Pavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Kivenson</w:t>
+                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Peters</w:t>
+                <w:t xml:space="preserve">Ayité Adama Hongleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+                <w:t xml:space="preserve">Gaëlle Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Kivenson</w:t>
+                <w:t xml:space="preserve">Neha Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Roe</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390, pp.eadu2404. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (4), pp.006750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.09.30.615893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05373021v1</w:t>
+                <w:t xml:space="preserve">hal-05046305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving In Vitro–In Vivo Correlation (IVIVC) for Lipid-Based Formulations: Overcoming Challenges and Exploring Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourderi-Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -849,115 +849,115 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the biological activity of different probiotic strains under aerobic and anaerobic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-025-04524-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1022,51 +1022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1156,51 +1156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassib Bouallagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (4), pp.169. </w:t>
@@ -1238,51 +1238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methane yield of a novel strain of Methanothermobacter marburgensis in pure and mixed adapted culture derived from a methanation bubble column bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbarki Mariem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1372,64 +1372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanomethylophilus alvi gen. nov., sp. nov., a Novel Hydrogenotrophic Methyl-Reducing Methanogenic Archaea of the Order Methanomassiliicoccales Isolated from the Human Gut and Proposal of the Novel Family Methanomethylophilaceae fam. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1519,64 +1519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth temperature and chromatinization in archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,51 +1774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaea, specific genetic traits, and development of improved bacterial live biotherapeutic products: another face of next-generation probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,51 +1908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligate sugar oxidation in Mesotoga spp., phylum Thermotogae , in the presence of either elemental sulfur or hydrogenotrophic sulfate-reducers as electron acceptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balneicella halophila gen. nov., sp nov., an anaerobic bacterium, isolated from a thermal spring and description of Balneicellaceae fam. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,364 +2170,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusibacter fontis sp. nov., a sulfur-reducing, anaerobic bacterium isolated from a mesothermic Tunisian spring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Draft genome sequence of Mesotoga strain PhosAC3, a mesophilic member of the bacterial order Thermotogales, isolated from a digestor treating phosphogypsum in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Persillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000445⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1944-3277-10-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283782v1</w:t>
+                <w:t xml:space="preserve">hal-01452069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of Mesotoga strain PhosAC3, a mesophilic member of the bacterial order Thermotogales, isolated from a digestor treating phosphogypsum in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusibacter fontis sp. nov., a sulfur-reducing, anaerobic bacterium isolated from a mesothermic Tunisian spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Persillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+                <w:t xml:space="preserve">Guy Fauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (Pt_10), pp.3501-3506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1944-3277-10-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452069v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Desulfovibrio biadhensis sp. nov., isolated from a thermal spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2617,51 +2617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkis Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2738,277 +2738,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the biological activity of different probiotic strains before and after a lyophilization process</w:t>
+                <w:t xml:space="preserve">Encapsulation of probiotics for multiparticulate oral delivery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">The 18th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health – IPC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456979v1</w:t>
+                <w:t xml:space="preserve">hal-05495593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of probiotics for multiparticulate oral delivery system</w:t>
+                <w:t xml:space="preserve">Comparison of the biological activity of different probiotic strains before and after a lyophilization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Arbaud</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health – IPC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495593v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of baobab pulp powder on controlled release properties of matrix tablet formulated with whey protein and alginate</w:t>
               </w:r>
@@ -3020,77 +3020,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Pharmaceutics : Advanced technologies enabling new therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marseille, France. </w:t>
@@ -3113,402 +3113,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and mucoadhesion properties of vegetable extract with potential use in pharmaceutics as controlled release and bio-adhesive excipient in inflammatory bowel disease</w:t>
+                <w:t xml:space="preserve">Nutritional approach to restore impaired intestinal barrier function and inflammatory after inflammation induction in cells and mice models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Verney</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association de Pharmacie Galénique Industrielle, congrès Pharmacie, Biopharmaceutique et technologie Pharmaceutique (APGI, PBP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417135v1</w:t>
+                <w:t xml:space="preserve">hal-03394890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional approach to restore impaired intestinal barrier function and inflammatory after inflammation induction in cells and mice models</w:t>
+                <w:t xml:space="preserve">Development of a vector based on natural excipient in order to reduce the therapeutic doses of current treatments and their adverse effects in chronic inflammatory bowel diseases (IBD).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Beyssac</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, France. 2021</w:t>
+              <w:t xml:space="preserve">Young Researchers of Auvergne Rhône Alpes Region Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394890v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a vector based on natural excipient in order to reduce the therapeutic doses of current treatments and their adverse effects in chronic inflammatory bowel diseases (IBD).</w:t>
+                <w:t xml:space="preserve">Rheological and mucoadhesion properties of vegetable extract with potential use in pharmaceutics as controlled release and bio-adhesive excipient in inflammatory bowel disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Chevet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers of Auvergne Rhône Alpes Region Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Association de Pharmacie Galénique Industrielle, congrès Pharmacie, Biopharmaceutique et technologie Pharmaceutique (APGI, PBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417146v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3526,64 +3526,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC MODEL OF AN IN VITRO STUDY OF THE INTESTINAL PERMEABILITY OF A MOLECULE OF INTEREST CONTINUOUSLY COUPLED TO A DISSOLUTION OR DIGESTION DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,51 +3679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3797,64 +3797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3124953. 2021, N° publication internationale WO2023280908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -3876,51 +3876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESS FOR THE CO-CULTURE OF A BACTERIUM OF THE MESOTOGA LINEAGE AND AT LEAST ONE HYDROGENOTROPHIC SULFATE REDUCING BACTERIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,51 +4048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,77 +4160,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of solution based on natural polymers in order to reduce the therapeutic doses of current treatments and their adverse effects in chronic Inflammatory Bowel Diseases (IBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4285,90 +4285,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticles encapsulation of vegetable extract with potential use in pharmaceutics as controlled release and bio-adhesive excipient in inflammatory bowel disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Delanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Verney</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRS BeNeLux and France Local Chapter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual conference, France</w:t>
@@ -4487,51 +4487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B314B4A"/>
+    <w:nsid w:val="BA2B5ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4718,51 +4718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaled-fadhlaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9166-5857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476576v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne-Cum&#233;mal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126624" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourderi-Cambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rossano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Miolane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2026.115055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05373021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kivenson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Peters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kivenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Roe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.30.615893" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lain&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17101310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guilbaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04524-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05271505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mathien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fourel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-025-10739-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05046350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Abdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Gatri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11040169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04306127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau&#8208;arnaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112794" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hocher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01245-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence van Herreweghen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delbaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ben Hania" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13995" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000445" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000088" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Fraj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.034603-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arbaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841161v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Keramati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ellouze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaled-fadhlaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9166-5857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourderi-Cambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rossano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Miolane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2026.115055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne-Cum&#233;mal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126624" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05373021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kivenson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Peters" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kivenson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Roe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.30.615893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lain&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17101310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guilbaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04524-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05271505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mathien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fourel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-025-10739-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05046350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Abdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Gatri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11040169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04306127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau&#8208;arnaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112794" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hocher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01245-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence van Herreweghen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delbaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ben Hania" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13995" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000445" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000088" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Fraj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.034603-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arbaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chevet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841161v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Keramati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ellouze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>