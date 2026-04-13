--- v0 (2026-03-07)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khaled Hadj-Hamou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Khaled HADJ-HAMOU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaled HADJ HAMOU is a full Professor of Industrial Engineering and Operations Management at INSA Lyon in France. Before joining INSA Lyon, he occupied from 2004 to 2017 an Associate professor position in Operations Management / Operations Research at Grenoble Institute of Technology.Since 2021, he is the Head of the department of Industrial Engineering and coordinates also the Industrial relations. He teaches Operations Management, Operations Research and Transportation science. He is working on the optimization of inventory routing problems, inventory control and pricing and published research papers in Operations Management and Operations Research journals (International Journal of Production Research, International Journal of Production Economics, European Journal of Operational Research, Computers & Industrial Engineering, Computers & Operations Research, …</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain traceability valuation for perishable agricultural products: Balancing economic benefit and social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.104546. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pricing for dual-channel retailing with stochastic attraction demand model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.109127. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2023.109127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of cooperatives with the implications of information sharing and contract farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2024.2379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assign-and-route matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300 (3), pp.1081-1097. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for a scheduling problem in Additive Manufacturing under technological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.107115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benders' decomposition for robust travel time-constrained inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.342-366. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1695167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and exact solution for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (10), pp.3109-3132. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1746428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and comparison of stability metrics for a re-optimisation approach of the Inventory Routing Problem under demand uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.100050. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production scheduling and nesting in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.292 - 301. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an improved branch-and-cut formulation for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex optimization approach for solving the single-vehicle cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization based on the Propagation of Variance method for analytic design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (24), pp.7324-7338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for solving engineering problems: a new constraint-handling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1263-1273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated supply chain and product family architecture under highly customized demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.1005-1018. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0630-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based global optimization in engineering using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp.404-417. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem: an adapted interval global optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of design rules to assist conflict detection in collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of control mechanisms to support coherency of product model during cooperative design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.539-554. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0237-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative platform architecture for coherence management in multi-view integrated product modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.270 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints: an extension of quad trees in order to deal with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for selecting a product family and designing its supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (3), pp.1030-1047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization, configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization and configuration: requirement analysis and constraint based modelling propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-2003-10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurateur et modeleur CAO : deux outils complémentaires pour l'aide à la conception de produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (n° 1-2), p. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green stochastic heterogeneous fleet sizing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des ressources humaines dans un atelier textile : Une heuristique pour le flexible job shop avec ressources doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Regazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ’École nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un scénario électro-nucléaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Besante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven based approach for newsvendor problem subject to inventory inaccuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural production optimization: the impacts of agricultural cooperative and blockchain-based information sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance-constrained optimisation model for the pricing and ordering omnichannel problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal A. Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Decisions for an Omnichannel Retailing Under Service Level Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent travel-time constrained Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Enschede (virtual conference), Netherlands. pp 151-166, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59747-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing Problem : ré-optimisation sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulations for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1996-2001, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic solutions for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual conference of the Belgian Operations Research Society (ORBEL32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective column generation algorithm for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling, Optimization and Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical constraint-generating algorithm for the Single-Vehicle Cyclic Inventory-Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1670-1675, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut Algorithm for a Two-Echelon IRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a large-scale inventory-routing problem with transshipment through introduction of effective simulation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Industrial Simulation Conference (ISC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Eurosis-ETI, Belgium. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust solutions for the Inventory-Routing Problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon Inventory-Routing Problem : modèles et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex reformulation for the cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Belgian Conference on Operations Research (ORBEL30-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale déterministe garantie sous contraintes différentielles par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adjusted branch-and-bound algorithm for solving cyclical long-term inventory routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient algorithm for the cyclic inventory routing subproblem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Belgian Conference on Operations Research (ORBEL29-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, University of Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Global Deterministic Optimization and Constraint Programming for Complex Dynamic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust inventory routing problem with variable travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust optimization approach based on robust constraints and robust objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation garantie de contraintes ODE par morceaux pour l'optimisation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system proposal for managing flexibility of automotive industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujde Erol Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugur Gure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Computers and Industrial Engineering 2014 (CIE'44) and 9th International Symposium on Intelligent Manufacturing and Service Systems 2014 (IMSS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated robust optimization approach based on robust constraints and objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on the Computation of Electromagnetic Fields (COMPUMAG2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval global optimization using reformulation and contractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization based on parameter moments estimation for robust design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for dynamic analytical models involving Ordinary Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved particle swarm optimization for solving constrained engineering design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem : an adapted interval global optimization algorithm using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust analysis towards robust optimizationin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011), 12 - 15 July 2011, Sydney, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electromagnetic Actuator Design Problem: An Adapted Interval Global Optimization Algorithm using Model Reformulation and Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD3.2 (ID 423)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving design problems using new constrained PSO algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robust Preliminary Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et outils d'optimisation en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain configuration modeling under the influence of product family architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support for effective change management in product data management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1514-1519, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for analyzing information contained in an enterprise email database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Society of Iran Computer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kish Island, Iran. pp.509-517, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89985-3_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented conflict management scenario about cooperative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Life cycle Management Conference (Séoul - Korea) : PLM08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a framework for effective collaborative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Berlin, Germany. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69820-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in Multi-view Integrated Product Modelling Systems based on a meta-constraint approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Digital Enterprise Technology Bath, United Kingdom 19-21 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mesure des conflits entre experties métiers en conception collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Colloque National AIP PRIMECA La Plagne, 5-8 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint based approach for aiding heat treatment operation design and distortion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Artificial Intelligence Applications and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Athens, Greece. pp.254-261, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la configuration cohérente de produit et de gamme de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of solution in interactive aiding design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.801-806, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des QuadTrees pour la représentation et le filtrage des contraintes numériques et continues par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lens, France. pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints : an extension of Quad Trees dealing with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interval analysis to generate quadtrees of piecewise constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2005 -Principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sitges, Spain. p.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploitation des connaissances en design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative design : a framework for a competency-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME'04 -5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. p.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective d'une utilisation conjointe de la configuration sous contraintes et de la configuration via simulation pour optimiser la diversité en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 -5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload estimation formulae for the deployment of commercial configurators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on economic, technical and organisational aspects of product configuration systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lingby, Denmark. p.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an approach gathering product and process configuration as a constraint satisfaction problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2004 -11th IFAC Symposium on Information Control Problems Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Salvador, Brazil. p.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques CSP pour la configuration d'un process de traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2004 -13èmes journées francophones de programmation logique et programmation par contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Angers, France. p.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et aide à la décision : Une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous design of product and relevant supply chain with large diversity demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. p.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coupes pour un modèle de conception de produits et de chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition simultanée de produit et de chaine logistique : une approche pour les produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product with large diversity : An approach towards simultaneous design of product family and supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2003 -14th International conference on engineering design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Stockholm, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation-allocation avec nomenclature générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 -5ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. p.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP-international seminar on manufacturing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Seoul, Costa Rica. p. 28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurator and CAD modeler : gathering the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, SEATTLE-WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for product configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN MANAGEMENT - PROCESS AND INFORMATION ISSUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. p.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modeling elements for configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2001 - International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Quebec City, Canada. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General configurator requirements and modeling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistiques & supply chain : solutions pratiques ; questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, Pagination multiple, 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception simultanée de produits et de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, 154 p., 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par contraintes du design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Ingénierie de la conception et cycle de vie des produits (chap. 8) / sous la dir. de L. ROUCOULES, B. YANNOU et B. EYNARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, p.169-187, 2006, 2-7462-1214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Family and Supply Chain Design: An integration of both points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dolgui, J. Soldek and O. Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation: Product/Process Design, Facility Location and Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-190, 2005, Applied Optimization, 0-387-23566-3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de produits et capitalisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Gestion dynamique des connaissances industrielles Traité IC2 Informatique et systèmes d'information, Information, commande, communications - Configuration de produits et capitalisation des connaissances (chap. 17) / sous la dir. de B. EYNARD, M. LOMBARD, N. MATTA et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, p.335-351, 2004, IC2 Information, Commande, Communication, 2-7462-0952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaines logistiques et conception de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions pratiques : logistique et supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEKA, 157 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modelling for configuration: requirement analysis and modelling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. d Amours, A. Guinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Intelligent agent-based operations management (chap. 3) / sous la dir. de S. d'AMOURS and A. GUINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.49-70, 2003, 1-9039-9643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de produits à forte diversité et de leur chaine logistique : une approche par contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Toulouse - INPT, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPT020G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00271348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par contraintes pour les systèmes de production : de la satisfaction à l’optimisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Grenoble - Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05405686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khaled Hadj-Hamou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Khaled HADJ-HAMOU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaled HADJ HAMOU is a full Professor of Industrial Engineering and Operations Management at INSA Lyon in France. Before joining INSA Lyon, he occupied from 2004 to 2017 an Associate professor position in Operations Management / Operations Research at Grenoble Institute of Technology.Since 2021, he is the Head of the department of Industrial Engineering and coordinates also the Industrial relations. He teaches Operations Management, Operations Research and Transportation science. He is working on the optimization of inventory routing problems, inventory control and pricing and published research papers in Operations Management and Operations Research journals (International Journal of Production Research, International Journal of Production Economics, European Journal of Operational Research, Computers & Industrial Engineering, Computers & Operations Research, …</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain traceability valuation for perishable agricultural products: Balancing economic benefit and social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.104546. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pricing for dual-channel retailing with stochastic attraction demand model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.109127. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2023.109127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of cooperatives with the implications of information sharing and contract farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2024.2379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assign-and-route matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300 (3), pp.1081-1097. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for a scheduling problem in Additive Manufacturing under technological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.107115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benders' decomposition for robust travel time-constrained inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.342-366. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1695167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and exact solution for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (10), pp.3109-3132. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1746428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and comparison of stability metrics for a re-optimisation approach of the Inventory Routing Problem under demand uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.100050. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production scheduling and nesting in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.292 - 301. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an improved branch-and-cut formulation for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex optimization approach for solving the single-vehicle cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization based on the Propagation of Variance method for analytic design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (24), pp.7324-7338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for solving engineering problems: a new constraint-handling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1263-1273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated supply chain and product family architecture under highly customized demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.1005-1018. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0630-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based global optimization in engineering using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp.404-417. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem: an adapted interval global optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of design rules to assist conflict detection in collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of control mechanisms to support coherency of product model during cooperative design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.539-554. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0237-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative platform architecture for coherence management in multi-view integrated product modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.270 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints: an extension of quad trees in order to deal with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for selecting a product family and designing its supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (3), pp.1030-1047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization, configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization and configuration: requirement analysis and constraint based modelling propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-2003-10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurateur et modeleur CAO : deux outils complémentaires pour l'aide à la conception de produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (n° 1-2), p. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green stochastic heterogeneous fleet sizing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des ressources humaines dans un atelier textile : Une heuristique pour le flexible job shop avec ressources doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Regazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ’École nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un scénario électro-nucléaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Besante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven based approach for newsvendor problem subject to inventory inaccuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural production optimization: the impacts of agricultural cooperative and blockchain-based information sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance-constrained optimisation model for the pricing and ordering omnichannel problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal A. Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Decisions for an Omnichannel Retailing Under Service Level Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent travel-time constrained Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Enschede (virtual conference), Netherlands. pp 151-166, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59747-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing Problem : ré-optimisation sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulations for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1996-2001, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective column generation algorithm for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling, Optimization and Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic solutions for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual conference of the Belgian Operations Research Society (ORBEL32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical constraint-generating algorithm for the Single-Vehicle Cyclic Inventory-Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1670-1675, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut Algorithm for a Two-Echelon IRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a large-scale inventory-routing problem with transshipment through introduction of effective simulation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Industrial Simulation Conference (ISC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Eurosis-ETI, Belgium. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust solutions for the Inventory-Routing Problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon Inventory-Routing Problem : modèles et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale déterministe garantie sous contraintes différentielles par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex reformulation for the cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Belgian Conference on Operations Research (ORBEL30-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adjusted branch-and-bound algorithm for solving cyclical long-term inventory routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient algorithm for the cyclic inventory routing subproblem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust inventory routing problem with variable travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Belgian Conference on Operations Research (ORBEL29-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, University of Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Global Deterministic Optimization and Constraint Programming for Complex Dynamic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust optimization approach based on robust constraints and robust objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation garantie de contraintes ODE par morceaux pour l'optimisation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system proposal for managing flexibility of automotive industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujde Erol Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugur Gure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Computers and Industrial Engineering 2014 (CIE'44) and 9th International Symposium on Intelligent Manufacturing and Service Systems 2014 (IMSS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated robust optimization approach based on robust constraints and objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on the Computation of Electromagnetic Fields (COMPUMAG2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval global optimization using reformulation and contractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization based on parameter moments estimation for robust design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for dynamic analytical models involving Ordinary Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem : an adapted interval global optimization algorithm using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved particle swarm optimization for solving constrained engineering design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust analysis towards robust optimizationin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011), 12 - 15 July 2011, Sydney, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving design problems using new constrained PSO algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electromagnetic Actuator Design Problem: An Adapted Interval Global Optimization Algorithm using Model Reformulation and Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD3.2 (ID 423)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robust Preliminary Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et outils d'optimisation en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain configuration modeling under the influence of product family architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support for effective change management in product data management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1514-1519, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for analyzing information contained in an enterprise email database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Society of Iran Computer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kish Island, Iran. pp.509-517, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89985-3_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented conflict management scenario about cooperative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Life cycle Management Conference (Séoul - Korea) : PLM08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a framework for effective collaborative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Berlin, Germany. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69820-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mesure des conflits entre experties métiers en conception collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Colloque National AIP PRIMECA La Plagne, 5-8 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in Multi-view Integrated Product Modelling Systems based on a meta-constraint approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Digital Enterprise Technology Bath, United Kingdom 19-21 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint based approach for aiding heat treatment operation design and distortion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Artificial Intelligence Applications and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Athens, Greece. pp.254-261, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la configuration cohérente de produit et de gamme de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of solution in interactive aiding design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.801-806, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints : an extension of Quad Trees dealing with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des QuadTrees pour la représentation et le filtrage des contraintes numériques et continues par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lens, France. pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interval analysis to generate quadtrees of piecewise constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2005 -Principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sitges, Spain. p.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploitation des connaissances en design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative design : a framework for a competency-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME'04 -5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. p.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload estimation formulae for the deployment of commercial configurators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on economic, technical and organisational aspects of product configuration systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lingby, Denmark. p.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective d'une utilisation conjointe de la configuration sous contraintes et de la configuration via simulation pour optimiser la diversité en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 -5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an approach gathering product and process configuration as a constraint satisfaction problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2004 -11th IFAC Symposium on Information Control Problems Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Salvador, Brazil. p.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques CSP pour la configuration d'un process de traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2004 -13èmes journées francophones de programmation logique et programmation par contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Angers, France. p.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous design of product and relevant supply chain with large diversity demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. p.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et aide à la décision : Une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coupes pour un modèle de conception de produits et de chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition simultanée de produit et de chaine logistique : une approche pour les produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product with large diversity : An approach towards simultaneous design of product family and supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2003 -14th International conference on engineering design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Stockholm, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation-allocation avec nomenclature générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 -5ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. p.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP-international seminar on manufacturing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Seoul, Costa Rica. p. 28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurator and CAD modeler : gathering the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, SEATTLE-WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for product configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN MANAGEMENT - PROCESS AND INFORMATION ISSUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. p.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modeling elements for configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2001 - International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Quebec City, Canada. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General configurator requirements and modeling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistiques & supply chain : solutions pratiques ; questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, Pagination multiple, 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception simultanée de produits et de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, 154 p., 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par contraintes du design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Ingénierie de la conception et cycle de vie des produits (chap. 8) / sous la dir. de L. ROUCOULES, B. YANNOU et B. EYNARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, p.169-187, 2006, 2-7462-1214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Family and Supply Chain Design: An integration of both points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dolgui, J. Soldek and O. Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation: Product/Process Design, Facility Location and Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-190, 2005, Applied Optimization, 0-387-23566-3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de produits et capitalisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Gestion dynamique des connaissances industrielles Traité IC2 Informatique et systèmes d'information, Information, commande, communications - Configuration de produits et capitalisation des connaissances (chap. 17) / sous la dir. de B. EYNARD, M. LOMBARD, N. MATTA et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, p.335-351, 2004, IC2 Information, Commande, Communication, 2-7462-0952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaines logistiques et conception de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions pratiques : logistique et supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEKA, 157 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modelling for configuration: requirement analysis and modelling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. d Amours, A. Guinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Intelligent agent-based operations management (chap. 3) / sous la dir. de S. d'AMOURS and A. GUINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.49-70, 2003, 1-9039-9643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de produits à forte diversité et de leur chaine logistique : une approche par contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Toulouse - INPT, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPT020G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00271348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par contraintes pour les systèmes de production : de la satisfaction à l’optimisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Grenoble - Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05405686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104546" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.109127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2379563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1695167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746428" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQF7X6MZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picheral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0630-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFLH3Z6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.10.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6LD4HFZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sadeghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0237-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4GJ6JK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.02.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2003-10207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Perroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Regazzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Besante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tirel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.496" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.216" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Joudrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244426v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujde Erol Genevois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Gure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334979" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334982" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636419v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torkamani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223932" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gardoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89985-3_63" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69820-3_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HSR17RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_30" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00390" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Paris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierreval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L'Hote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Borri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Corriou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730721v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1HFTSM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT020G" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104546" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.109127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2379563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1695167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746428" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQF7X6MZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picheral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0630-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFLH3Z6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.10.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6LD4HFZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sadeghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0237-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4GJ6JK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.02.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2003-10207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Perroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Regazzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Besante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tirel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.496" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.216" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Joudrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244426v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujde Erol Genevois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Gure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334979" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334982" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torkamani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652718v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223932" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gardoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89985-3_63" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69820-3_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HSR17RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_30" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00390" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Paris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierreval" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L'Hote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Borri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Corriou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730721v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1HFTSM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT020G" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>