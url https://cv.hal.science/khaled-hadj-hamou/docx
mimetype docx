--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khaled Hadj-Hamou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Khaled HADJ-HAMOU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaled HADJ HAMOU is a full Professor of Industrial Engineering and Operations Management at INSA Lyon in France. Before joining INSA Lyon, he occupied from 2004 to 2017 an Associate professor position in Operations Management / Operations Research at Grenoble Institute of Technology.Since 2021, he is the Head of the department of Industrial Engineering and coordinates also the Industrial relations. He teaches Operations Management, Operations Research and Transportation science. He is working on the optimization of inventory routing problems, inventory control and pricing and published research papers in Operations Management and Operations Research journals (International Journal of Production Research, International Journal of Production Economics, European Journal of Operational Research, Computers & Industrial Engineering, Computers & Operations Research, …</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain traceability valuation for perishable agricultural products: Balancing economic benefit and social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.104546. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pricing for dual-channel retailing with stochastic attraction demand model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.109127. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2023.109127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of cooperatives with the implications of information sharing and contract farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2024.2379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assign-and-route matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300 (3), pp.1081-1097. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for a scheduling problem in Additive Manufacturing under technological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.107115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benders' decomposition for robust travel time-constrained inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.342-366. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1695167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and exact solution for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (10), pp.3109-3132. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1746428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and comparison of stability metrics for a re-optimisation approach of the Inventory Routing Problem under demand uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.100050. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production scheduling and nesting in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.292 - 301. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an improved branch-and-cut formulation for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex optimization approach for solving the single-vehicle cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization based on the Propagation of Variance method for analytic design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (24), pp.7324-7338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for solving engineering problems: a new constraint-handling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1263-1273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated supply chain and product family architecture under highly customized demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.1005-1018. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0630-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based global optimization in engineering using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp.404-417. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem: an adapted interval global optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of design rules to assist conflict detection in collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of control mechanisms to support coherency of product model during cooperative design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.539-554. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0237-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative platform architecture for coherence management in multi-view integrated product modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.270 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints: an extension of quad trees in order to deal with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for selecting a product family and designing its supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (3), pp.1030-1047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization, configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization and configuration: requirement analysis and constraint based modelling propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-2003-10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurateur et modeleur CAO : deux outils complémentaires pour l'aide à la conception de produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (n° 1-2), p. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green stochastic heterogeneous fleet sizing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des ressources humaines dans un atelier textile : Une heuristique pour le flexible job shop avec ressources doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Regazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ’École nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un scénario électro-nucléaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Besante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven based approach for newsvendor problem subject to inventory inaccuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural production optimization: the impacts of agricultural cooperative and blockchain-based information sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance-constrained optimisation model for the pricing and ordering omnichannel problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal A. Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Decisions for an Omnichannel Retailing Under Service Level Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent travel-time constrained Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Enschede (virtual conference), Netherlands. pp 151-166, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59747-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing Problem : ré-optimisation sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulations for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1996-2001, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective column generation algorithm for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling, Optimization and Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic solutions for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual conference of the Belgian Operations Research Society (ORBEL32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical constraint-generating algorithm for the Single-Vehicle Cyclic Inventory-Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1670-1675, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut Algorithm for a Two-Echelon IRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a large-scale inventory-routing problem with transshipment through introduction of effective simulation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Industrial Simulation Conference (ISC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Eurosis-ETI, Belgium. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust solutions for the Inventory-Routing Problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon Inventory-Routing Problem : modèles et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale déterministe garantie sous contraintes différentielles par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex reformulation for the cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Belgian Conference on Operations Research (ORBEL30-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adjusted branch-and-bound algorithm for solving cyclical long-term inventory routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient algorithm for the cyclic inventory routing subproblem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust inventory routing problem with variable travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Belgian Conference on Operations Research (ORBEL29-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, University of Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Global Deterministic Optimization and Constraint Programming for Complex Dynamic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust optimization approach based on robust constraints and robust objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation garantie de contraintes ODE par morceaux pour l'optimisation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system proposal for managing flexibility of automotive industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujde Erol Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugur Gure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Computers and Industrial Engineering 2014 (CIE'44) and 9th International Symposium on Intelligent Manufacturing and Service Systems 2014 (IMSS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated robust optimization approach based on robust constraints and objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on the Computation of Electromagnetic Fields (COMPUMAG2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval global optimization using reformulation and contractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization based on parameter moments estimation for robust design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for dynamic analytical models involving Ordinary Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem : an adapted interval global optimization algorithm using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved particle swarm optimization for solving constrained engineering design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust analysis towards robust optimizationin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011), 12 - 15 July 2011, Sydney, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving design problems using new constrained PSO algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electromagnetic Actuator Design Problem: An Adapted Interval Global Optimization Algorithm using Model Reformulation and Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD3.2 (ID 423)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robust Preliminary Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et outils d'optimisation en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain configuration modeling under the influence of product family architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support for effective change management in product data management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1514-1519, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for analyzing information contained in an enterprise email database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Society of Iran Computer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kish Island, Iran. pp.509-517, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89985-3_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented conflict management scenario about cooperative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Life cycle Management Conference (Séoul - Korea) : PLM08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a framework for effective collaborative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Berlin, Germany. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69820-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mesure des conflits entre experties métiers en conception collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Colloque National AIP PRIMECA La Plagne, 5-8 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in Multi-view Integrated Product Modelling Systems based on a meta-constraint approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Digital Enterprise Technology Bath, United Kingdom 19-21 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint based approach for aiding heat treatment operation design and distortion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Artificial Intelligence Applications and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Athens, Greece. pp.254-261, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la configuration cohérente de produit et de gamme de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of solution in interactive aiding design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.801-806, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints : an extension of Quad Trees dealing with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des QuadTrees pour la représentation et le filtrage des contraintes numériques et continues par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lens, France. pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interval analysis to generate quadtrees of piecewise constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2005 -Principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sitges, Spain. p.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploitation des connaissances en design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative design : a framework for a competency-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME'04 -5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. p.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload estimation formulae for the deployment of commercial configurators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on economic, technical and organisational aspects of product configuration systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lingby, Denmark. p.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective d'une utilisation conjointe de la configuration sous contraintes et de la configuration via simulation pour optimiser la diversité en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 -5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an approach gathering product and process configuration as a constraint satisfaction problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2004 -11th IFAC Symposium on Information Control Problems Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Salvador, Brazil. p.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques CSP pour la configuration d'un process de traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2004 -13èmes journées francophones de programmation logique et programmation par contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Angers, France. p.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous design of product and relevant supply chain with large diversity demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. p.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et aide à la décision : Une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coupes pour un modèle de conception de produits et de chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition simultanée de produit et de chaine logistique : une approche pour les produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product with large diversity : An approach towards simultaneous design of product family and supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2003 -14th International conference on engineering design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Stockholm, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation-allocation avec nomenclature générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 -5ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. p.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP-international seminar on manufacturing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Seoul, Costa Rica. p. 28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurator and CAD modeler : gathering the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, SEATTLE-WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for product configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN MANAGEMENT - PROCESS AND INFORMATION ISSUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. p.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modeling elements for configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2001 - International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Quebec City, Canada. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General configurator requirements and modeling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistiques & supply chain : solutions pratiques ; questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, Pagination multiple, 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception simultanée de produits et de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, 154 p., 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par contraintes du design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Ingénierie de la conception et cycle de vie des produits (chap. 8) / sous la dir. de L. ROUCOULES, B. YANNOU et B. EYNARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, p.169-187, 2006, 2-7462-1214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Family and Supply Chain Design: An integration of both points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dolgui, J. Soldek and O. Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation: Product/Process Design, Facility Location and Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-190, 2005, Applied Optimization, 0-387-23566-3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de produits et capitalisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Gestion dynamique des connaissances industrielles Traité IC2 Informatique et systèmes d'information, Information, commande, communications - Configuration de produits et capitalisation des connaissances (chap. 17) / sous la dir. de B. EYNARD, M. LOMBARD, N. MATTA et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, p.335-351, 2004, IC2 Information, Commande, Communication, 2-7462-0952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaines logistiques et conception de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions pratiques : logistique et supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEKA, 157 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modelling for configuration: requirement analysis and modelling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. d Amours, A. Guinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Intelligent agent-based operations management (chap. 3) / sous la dir. de S. d'AMOURS and A. GUINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.49-70, 2003, 1-9039-9643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de produits à forte diversité et de leur chaine logistique : une approche par contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Toulouse - INPT, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPT020G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00271348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par contraintes pour les systèmes de production : de la satisfaction à l’optimisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Grenoble - Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05405686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khaled Hadj-Hamou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Khaled HADJ-HAMOU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaled HADJ HAMOU is a full Professor of Industrial Engineering and Operations Management at INSA Lyon in France. Before joining INSA Lyon, he occupied from 2004 to 2017 an Associate professor position in Operations Management / Operations Research at Grenoble Institute of Technology.Since 2021, he is the Head of the department of Industrial Engineering and coordinates also the Industrial relations. He teaches Operations Management, Operations Research and Transportation science. He is working on the optimization of inventory routing problems, inventory control and pricing and published research papers in Operations Management and Operations Research journals (International Journal of Production Research, International Journal of Production Economics, European Journal of Operational Research, Computers & Industrial Engineering, Computers & Operations Research, …</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain traceability valuation for perishable agricultural products: Balancing economic benefit and social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.104546. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pricing for dual-channel retailing with stochastic attraction demand model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.109127. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2023.109127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of cooperatives with the implications of information sharing and contract farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2024.2379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assign-and-route matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300 (3), pp.1081-1097. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benders' decomposition for robust travel time-constrained inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.342-366. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1695167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for a scheduling problem in Additive Manufacturing under technological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.107115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and exact solution for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (10), pp.3109-3132. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1746428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and comparison of stability metrics for a re-optimisation approach of the Inventory Routing Problem under demand uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.100050. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production scheduling and nesting in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.292 - 301. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an improved branch-and-cut formulation for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex optimization approach for solving the single-vehicle cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization based on the Propagation of Variance method for analytic design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (24), pp.7324-7338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for solving engineering problems: a new constraint-handling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1263-1273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated supply chain and product family architecture under highly customized demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.1005-1018. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0630-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based global optimization in engineering using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp.404-417. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem: an adapted interval global optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of design rules to assist conflict detection in collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of control mechanisms to support coherency of product model during cooperative design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.539-554. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0237-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative platform architecture for coherence management in multi-view integrated product modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.270 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints: an extension of quad trees in order to deal with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for selecting a product family and designing its supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (3), pp.1030-1047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization, configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization and configuration: requirement analysis and constraint based modelling propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-2003-10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurateur et modeleur CAO : deux outils complémentaires pour l'aide à la conception de produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (n° 1-2), p. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green stochastic heterogeneous fleet sizing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des ressources humaines dans un atelier textile : Une heuristique pour le flexible job shop avec ressources doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Regazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ’École nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un scénario électro-nucléaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Besante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven based approach for newsvendor problem subject to inventory inaccuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural production optimization: the impacts of agricultural cooperative and blockchain-based information sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal A. Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance-constrained optimisation model for the pricing and ordering omnichannel problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Decisions for an Omnichannel Retailing Under Service Level Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent travel-time constrained Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Enschede (virtual conference), Netherlands. pp 151-166, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59747-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing Problem : ré-optimisation sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulations for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1996-2001, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic solutions for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual conference of the Belgian Operations Research Society (ORBEL32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective column generation algorithm for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling, Optimization and Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical constraint-generating algorithm for the Single-Vehicle Cyclic Inventory-Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1670-1675, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut Algorithm for a Two-Echelon IRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a large-scale inventory-routing problem with transshipment through introduction of effective simulation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Industrial Simulation Conference (ISC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Eurosis-ETI, Belgium. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust solutions for the Inventory-Routing Problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon Inventory-Routing Problem : modèles et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale déterministe garantie sous contraintes différentielles par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex reformulation for the cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Belgian Conference on Operations Research (ORBEL30-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adjusted branch-and-bound algorithm for solving cyclical long-term inventory routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient algorithm for the cyclic inventory routing subproblem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust inventory routing problem with variable travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Belgian Conference on Operations Research (ORBEL29-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, University of Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Global Deterministic Optimization and Constraint Programming for Complex Dynamic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust optimization approach based on robust constraints and robust objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system proposal for managing flexibility of automotive industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujde Erol Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugur Gure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Computers and Industrial Engineering 2014 (CIE'44) and 9th International Symposium on Intelligent Manufacturing and Service Systems 2014 (IMSS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation garantie de contraintes ODE par morceaux pour l'optimisation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated robust optimization approach based on robust constraints and objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on the Computation of Electromagnetic Fields (COMPUMAG2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval global optimization using reformulation and contractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization based on parameter moments estimation for robust design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for dynamic analytical models involving Ordinary Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem : an adapted interval global optimization algorithm using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved particle swarm optimization for solving constrained engineering design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust analysis towards robust optimizationin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011), 12 - 15 July 2011, Sydney, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving design problems using new constrained PSO algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electromagnetic Actuator Design Problem: An Adapted Interval Global Optimization Algorithm using Model Reformulation and Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD3.2 (ID 423)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robust Preliminary Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et outils d'optimisation en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain configuration modeling under the influence of product family architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support for effective change management in product data management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1514-1519, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for analyzing information contained in an enterprise email database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Society of Iran Computer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kish Island, Iran. pp.509-517, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89985-3_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented conflict management scenario about cooperative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Life cycle Management Conference (Séoul - Korea) : PLM08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a framework for effective collaborative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Berlin, Germany. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69820-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in Multi-view Integrated Product Modelling Systems based on a meta-constraint approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Digital Enterprise Technology Bath, United Kingdom 19-21 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mesure des conflits entre experties métiers en conception collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Colloque National AIP PRIMECA La Plagne, 5-8 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint based approach for aiding heat treatment operation design and distortion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Artificial Intelligence Applications and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Athens, Greece. pp.254-261, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la configuration cohérente de produit et de gamme de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of solution in interactive aiding design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.801-806, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints : an extension of Quad Trees dealing with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des QuadTrees pour la représentation et le filtrage des contraintes numériques et continues par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lens, France. pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploitation des connaissances en design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interval analysis to generate quadtrees of piecewise constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2005 -Principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sitges, Spain. p.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload estimation formulae for the deployment of commercial configurators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on economic, technical and organisational aspects of product configuration systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lingby, Denmark. p.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative design : a framework for a competency-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME'04 -5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. p.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective d'une utilisation conjointe de la configuration sous contraintes et de la configuration via simulation pour optimiser la diversité en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 -5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an approach gathering product and process configuration as a constraint satisfaction problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2004 -11th IFAC Symposium on Information Control Problems Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Salvador, Brazil. p.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques CSP pour la configuration d'un process de traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2004 -13èmes journées francophones de programmation logique et programmation par contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Angers, France. p.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous design of product and relevant supply chain with large diversity demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. p.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et aide à la décision : Une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coupes pour un modèle de conception de produits et de chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition simultanée de produit et de chaine logistique : une approche pour les produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product with large diversity : An approach towards simultaneous design of product family and supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2003 -14th International conference on engineering design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Stockholm, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation-allocation avec nomenclature générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 -5ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. p.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP-international seminar on manufacturing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Seoul, Costa Rica. p. 28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurator and CAD modeler : gathering the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, SEATTLE-WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for product configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN MANAGEMENT - PROCESS AND INFORMATION ISSUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. p.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modeling elements for configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2001 - International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Quebec City, Canada. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General configurator requirements and modeling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistiques & supply chain : solutions pratiques ; questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, Pagination multiple, 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception simultanée de produits et de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, 154 p., 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par contraintes du design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Ingénierie de la conception et cycle de vie des produits (chap. 8) / sous la dir. de L. ROUCOULES, B. YANNOU et B. EYNARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, p.169-187, 2006, 2-7462-1214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Family and Supply Chain Design: An integration of both points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dolgui, J. Soldek and O. Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation: Product/Process Design, Facility Location and Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-190, 2005, Applied Optimization, 0-387-23566-3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de produits et capitalisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Gestion dynamique des connaissances industrielles Traité IC2 Informatique et systèmes d'information, Information, commande, communications - Configuration de produits et capitalisation des connaissances (chap. 17) / sous la dir. de B. EYNARD, M. LOMBARD, N. MATTA et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, p.335-351, 2004, IC2 Information, Commande, Communication, 2-7462-0952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaines logistiques et conception de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions pratiques : logistique et supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEKA, 157 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modelling for configuration: requirement analysis and modelling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. d Amours, A. Guinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Intelligent agent-based operations management (chap. 3) / sous la dir. de S. d'AMOURS and A. GUINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.49-70, 2003, 1-9039-9643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de produits à forte diversité et de leur chaine logistique : une approche par contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Toulouse - INPT, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPT020G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00271348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par contraintes pour les systèmes de production : de la satisfaction à l’optimisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Grenoble - Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05405686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104546" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.109127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2379563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1695167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746428" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQF7X6MZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picheral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0630-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFLH3Z6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.10.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6LD4HFZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sadeghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0237-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4GJ6JK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.02.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2003-10207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Perroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Regazzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Besante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tirel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.496" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.216" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Joudrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244426v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujde Erol Genevois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Gure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334979" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334982" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torkamani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652718v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223932" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gardoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89985-3_63" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69820-3_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HSR17RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_30" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00390" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Paris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierreval" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L'Hote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Borri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Corriou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730721v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1HFTSM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT020G" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104546" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.109127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2379563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1695167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746428" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQF7X6MZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picheral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0630-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFLH3Z6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.10.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6LD4HFZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sadeghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0237-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4GJ6JK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.02.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2003-10207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Perroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Regazzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Besante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tirel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.496" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.216" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Joudrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244426v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujde Erol Genevois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Gure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334979" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334982" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torkamani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652718v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223932" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gardoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89985-3_63" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69820-3_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HSR17RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_30" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00390" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Paris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierreval" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L'Hote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Borri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Corriou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730721v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1HFTSM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT020G" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>