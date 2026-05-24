--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khaled Hadj-Hamou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Khaled HADJ-HAMOU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaled HADJ HAMOU is a full Professor of Industrial Engineering and Operations Management at INSA Lyon in France. Before joining INSA Lyon, he occupied from 2004 to 2017 an Associate professor position in Operations Management / Operations Research at Grenoble Institute of Technology.Since 2021, he is the Head of the department of Industrial Engineering and coordinates also the Industrial relations. He teaches Operations Management, Operations Research and Transportation science. He is working on the optimization of inventory routing problems, inventory control and pricing and published research papers in Operations Management and Operations Research journals (International Journal of Production Research, International Journal of Production Economics, European Journal of Operational Research, Computers & Industrial Engineering, Computers & Operations Research, …</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain traceability valuation for perishable agricultural products: Balancing economic benefit and social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.104546. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pricing for dual-channel retailing with stochastic attraction demand model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.109127. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2023.109127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of cooperatives with the implications of information sharing and contract farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2024.2379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assign-and-route matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300 (3), pp.1081-1097. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benders' decomposition for robust travel time-constrained inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.342-366. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1695167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for a scheduling problem in Additive Manufacturing under technological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.107115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and exact solution for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (10), pp.3109-3132. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1746428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and comparison of stability metrics for a re-optimisation approach of the Inventory Routing Problem under demand uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.100050. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production scheduling and nesting in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.292 - 301. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an improved branch-and-cut formulation for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex optimization approach for solving the single-vehicle cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization based on the Propagation of Variance method for analytic design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (24), pp.7324-7338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for solving engineering problems: a new constraint-handling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1263-1273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated supply chain and product family architecture under highly customized demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.1005-1018. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0630-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based global optimization in engineering using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp.404-417. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem: an adapted interval global optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of design rules to assist conflict detection in collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of control mechanisms to support coherency of product model during cooperative design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.539-554. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0237-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative platform architecture for coherence management in multi-view integrated product modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.270 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints: an extension of quad trees in order to deal with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for selecting a product family and designing its supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (3), pp.1030-1047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization, configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization and configuration: requirement analysis and constraint based modelling propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-2003-10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurateur et modeleur CAO : deux outils complémentaires pour l'aide à la conception de produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (n° 1-2), p. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green stochastic heterogeneous fleet sizing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des ressources humaines dans un atelier textile : Une heuristique pour le flexible job shop avec ressources doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Regazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ’École nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un scénario électro-nucléaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Besante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven based approach for newsvendor problem subject to inventory inaccuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural production optimization: the impacts of agricultural cooperative and blockchain-based information sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal A. Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance-constrained optimisation model for the pricing and ordering omnichannel problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Decisions for an Omnichannel Retailing Under Service Level Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent travel-time constrained Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Enschede (virtual conference), Netherlands. pp 151-166, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59747-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing Problem : ré-optimisation sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulations for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1996-2001, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic solutions for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual conference of the Belgian Operations Research Society (ORBEL32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective column generation algorithm for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling, Optimization and Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical constraint-generating algorithm for the Single-Vehicle Cyclic Inventory-Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1670-1675, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut Algorithm for a Two-Echelon IRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a large-scale inventory-routing problem with transshipment through introduction of effective simulation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Industrial Simulation Conference (ISC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Eurosis-ETI, Belgium. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust solutions for the Inventory-Routing Problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon Inventory-Routing Problem : modèles et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale déterministe garantie sous contraintes différentielles par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex reformulation for the cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Belgian Conference on Operations Research (ORBEL30-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adjusted branch-and-bound algorithm for solving cyclical long-term inventory routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient algorithm for the cyclic inventory routing subproblem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust inventory routing problem with variable travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Belgian Conference on Operations Research (ORBEL29-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, University of Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Global Deterministic Optimization and Constraint Programming for Complex Dynamic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust optimization approach based on robust constraints and robust objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system proposal for managing flexibility of automotive industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujde Erol Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugur Gure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Computers and Industrial Engineering 2014 (CIE'44) and 9th International Symposium on Intelligent Manufacturing and Service Systems 2014 (IMSS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation garantie de contraintes ODE par morceaux pour l'optimisation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated robust optimization approach based on robust constraints and objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on the Computation of Electromagnetic Fields (COMPUMAG2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval global optimization using reformulation and contractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization based on parameter moments estimation for robust design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for dynamic analytical models involving Ordinary Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem : an adapted interval global optimization algorithm using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved particle swarm optimization for solving constrained engineering design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust analysis towards robust optimizationin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011), 12 - 15 July 2011, Sydney, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving design problems using new constrained PSO algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electromagnetic Actuator Design Problem: An Adapted Interval Global Optimization Algorithm using Model Reformulation and Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD3.2 (ID 423)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robust Preliminary Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et outils d'optimisation en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain configuration modeling under the influence of product family architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support for effective change management in product data management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1514-1519, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for analyzing information contained in an enterprise email database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Society of Iran Computer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kish Island, Iran. pp.509-517, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89985-3_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented conflict management scenario about cooperative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Life cycle Management Conference (Séoul - Korea) : PLM08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a framework for effective collaborative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Berlin, Germany. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69820-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in Multi-view Integrated Product Modelling Systems based on a meta-constraint approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Digital Enterprise Technology Bath, United Kingdom 19-21 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mesure des conflits entre experties métiers en conception collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Colloque National AIP PRIMECA La Plagne, 5-8 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint based approach for aiding heat treatment operation design and distortion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Artificial Intelligence Applications and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Athens, Greece. pp.254-261, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la configuration cohérente de produit et de gamme de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of solution in interactive aiding design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.801-806, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints : an extension of Quad Trees dealing with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des QuadTrees pour la représentation et le filtrage des contraintes numériques et continues par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lens, France. pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploitation des connaissances en design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interval analysis to generate quadtrees of piecewise constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2005 -Principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sitges, Spain. p.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload estimation formulae for the deployment of commercial configurators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on economic, technical and organisational aspects of product configuration systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lingby, Denmark. p.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative design : a framework for a competency-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME'04 -5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. p.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective d'une utilisation conjointe de la configuration sous contraintes et de la configuration via simulation pour optimiser la diversité en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 -5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an approach gathering product and process configuration as a constraint satisfaction problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2004 -11th IFAC Symposium on Information Control Problems Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Salvador, Brazil. p.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques CSP pour la configuration d'un process de traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2004 -13èmes journées francophones de programmation logique et programmation par contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Angers, France. p.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous design of product and relevant supply chain with large diversity demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. p.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et aide à la décision : Une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coupes pour un modèle de conception de produits et de chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition simultanée de produit et de chaine logistique : une approche pour les produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product with large diversity : An approach towards simultaneous design of product family and supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2003 -14th International conference on engineering design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Stockholm, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation-allocation avec nomenclature générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 -5ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. p.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP-international seminar on manufacturing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Seoul, Costa Rica. p. 28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurator and CAD modeler : gathering the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, SEATTLE-WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for product configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN MANAGEMENT - PROCESS AND INFORMATION ISSUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. p.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modeling elements for configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2001 - International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Quebec City, Canada. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General configurator requirements and modeling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistiques & supply chain : solutions pratiques ; questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, Pagination multiple, 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception simultanée de produits et de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, 154 p., 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par contraintes du design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Ingénierie de la conception et cycle de vie des produits (chap. 8) / sous la dir. de L. ROUCOULES, B. YANNOU et B. EYNARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, p.169-187, 2006, 2-7462-1214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Family and Supply Chain Design: An integration of both points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dolgui, J. Soldek and O. Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation: Product/Process Design, Facility Location and Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-190, 2005, Applied Optimization, 0-387-23566-3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de produits et capitalisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Gestion dynamique des connaissances industrielles Traité IC2 Informatique et systèmes d'information, Information, commande, communications - Configuration de produits et capitalisation des connaissances (chap. 17) / sous la dir. de B. EYNARD, M. LOMBARD, N. MATTA et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, p.335-351, 2004, IC2 Information, Commande, Communication, 2-7462-0952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaines logistiques et conception de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions pratiques : logistique et supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEKA, 157 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modelling for configuration: requirement analysis and modelling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. d Amours, A. Guinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Intelligent agent-based operations management (chap. 3) / sous la dir. de S. d'AMOURS and A. GUINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.49-70, 2003, 1-9039-9643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de produits à forte diversité et de leur chaine logistique : une approche par contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Toulouse - INPT, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPT020G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00271348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par contraintes pour les systèmes de production : de la satisfaction à l’optimisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Grenoble - Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05405686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khaled Hadj-Hamou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Khaled HADJ-HAMOU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaled HADJ HAMOU is a full Professor of Industrial Engineering and Operations Management at INSA Lyon in France. Before joining INSA Lyon, he occupied from 2004 to 2017 an Associate professor position in Operations Management / Operations Research at Grenoble Institute of Technology.Since 2021, he is the Head of the department of Industrial Engineering and coordinates also the Industrial relations. He teaches Operations Management, Operations Research and Transportation science. He is working on the optimization of inventory routing problems, inventory control and pricing and published research papers in Operations Management and Operations Research journals (International Journal of Production Research, International Journal of Production Economics, European Journal of Operational Research, Computers & Industrial Engineering, Computers & Operations Research, …</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain traceability valuation for perishable agricultural products: Balancing economic benefit and social impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.104546. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pricing for dual-channel retailing with stochastic attraction demand model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.109127. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2023.109127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of cooperatives with the implications of information sharing and contract farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2024.2379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assign-and-route matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300 (3), pp.1081-1097. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for a scheduling problem in Additive Manufacturing under technological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.107115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benders' decomposition for robust travel time-constrained inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.342-366. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1695167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and exact solution for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (10), pp.3109-3132. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1746428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and comparison of stability metrics for a re-optimisation approach of the Inventory Routing Problem under demand uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.100050. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production scheduling and nesting in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.292 - 301. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an improved branch-and-cut formulation for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex optimization approach for solving the single-vehicle cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization based on the Propagation of Variance method for analytic design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (24), pp.7324-7338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for solving engineering problems: a new constraint-handling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1263-1273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated supply chain and product family architecture under highly customized demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.1005-1018. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0630-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based global optimization in engineering using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp.404-417. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem: an adapted interval global optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of design rules to assist conflict detection in collaborative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of control mechanisms to support coherency of product model during cooperative design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.539-554. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0237-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative platform architecture for coherence management in multi-view integrated product modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.270 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints: an extension of quad trees in order to deal with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for selecting a product family and designing its supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (3), pp.1030-1047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization, configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization and configuration: requirement analysis and constraint based modelling propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-2003-10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurateur et modeleur CAO : deux outils complémentaires pour l'aide à la conception de produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (n° 1-2), p. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green stochastic heterogeneous fleet sizing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des ressources humaines dans un atelier textile : Une heuristique pour le flexible job shop avec ressources doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Regazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ’École nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un scénario électro-nucléaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Besante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven based approach for newsvendor problem subject to inventory inaccuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural production optimization: the impacts of agricultural cooperative and blockchain-based information sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal A. Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance-constrained optimisation model for the pricing and ordering omnichannel problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Decisions for an Omnichannel Retailing Under Service Level Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent travel-time constrained Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Enschede (virtual conference), Netherlands. pp 151-166, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59747-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing Problem : ré-optimisation sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulations for a two-echelon inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1996-2001, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic solutions for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual conference of the Belgian Operations Research Society (ORBEL32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective column generation algorithm for the Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling, Optimization and Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical constraint-generating algorithm for the Single-Vehicle Cyclic Inventory-Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1670-1675, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut Algorithm for a Two-Echelon IRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a large-scale inventory-routing problem with transshipment through introduction of effective simulation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Industrial Simulation Conference (ISC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Eurosis-ETI, Belgium. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust solutions for the Inventory-Routing Problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing Problem with Transshipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon Inventory-Routing Problem : modèles et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katyanne Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale déterministe garantie sous contraintes différentielles par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex reformulation for the cyclic inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Belgian Conference on Operations Research (ORBEL30-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adjusted branch-and-bound algorithm for solving cyclical long-term inventory routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient algorithm for the cyclic inventory routing subproblem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust inventory routing problem with variable travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inventory-Routing problem with uncertain travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lefever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Belgian Conference on Operations Research (ORBEL29-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, University of Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Global Deterministic Optimization and Constraint Programming for Complex Dynamic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust optimization approach based on robust constraints and robust objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system proposal for managing flexibility of automotive industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujde Erol Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugur Gure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Computers and Industrial Engineering 2014 (CIE'44) and 9th International Symposium on Intelligent Manufacturing and Service Systems 2014 (IMSS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation garantie de contraintes ODE par morceaux pour l'optimisation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated robust optimization approach based on robust constraints and objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on the Computation of Electromagnetic Fields (COMPUMAG2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval global optimization using reformulation and contractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization based on parameter moments estimation for robust design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for dynamic analytical models involving Ordinary Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering CCECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2012.6334982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic actuator design problem : an adapted interval global optimization algorithm using model reformulation and constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved particle swarm optimization for solving constrained engineering design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust analysis towards robust optimizationin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Computation of Electromagnetic Fields (COMPUMAG2011), 12 - 15 July 2011, Sydney, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving design problems using new constrained PSO algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electromagnetic Actuator Design Problem: An Adapted Interval Global Optimization Algorithm using Model Reformulation and Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Mazhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PD3.2 (ID 423)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Robust Preliminary Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et outils d'optimisation en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain configuration modeling under the influence of product family architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support for effective change management in product data management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1514-1519, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for analyzing information contained in an enterprise email database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Society of Iran Computer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kish Island, Iran. pp.509-517, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89985-3_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented conflict management scenario about cooperative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Life cycle Management Conference (Séoul - Korea) : PLM08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a framework for effective collaborative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Berlin, Germany. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69820-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management in Multi-view Integrated Product Modelling Systems based on a meta-constraint approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Digital Enterprise Technology Bath, United Kingdom 19-21 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mesure des conflits entre experties métiers en conception collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Colloque National AIP PRIMECA La Plagne, 5-8 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint based approach for aiding heat treatment operation design and distortion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Artificial Intelligence Applications and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Athens, Greece. pp.254-261, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la configuration cohérente de produit et de gamme de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of solution in interactive aiding design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.801-806, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints : an extension of Quad Trees dealing with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des QuadTrees pour la représentation et le filtrage des contraintes numériques et continues par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lens, France. pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploitation des connaissances en design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interval analysis to generate quadtrees of piecewise constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2005 -Principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sitges, Spain. p.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative design : a framework for a competency-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME'04 -5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. p.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload estimation formulae for the deployment of commercial configurators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on economic, technical and organisational aspects of product configuration systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lingby, Denmark. p.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective d'une utilisation conjointe de la configuration sous contraintes et de la configuration via simulation pour optimiser la diversité en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierreval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 -5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an approach gathering product and process configuration as a constraint satisfaction problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2004 -11th IFAC Symposium on Information Control Problems Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Salvador, Brazil. p.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques CSP pour la configuration d'un process de traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2004 -13èmes journées francophones de programmation logique et programmation par contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Angers, France. p.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous design of product and relevant supply chain with large diversity demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. p.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et aide à la décision : Une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coupes pour un modèle de conception de produits et de chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition simultanée de produit et de chaine logistique : une approche pour les produits à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product with large diversity : An approach towards simultaneous design of product family and supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2003 -14th International conference on engineering design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Stockholm, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation-allocation avec nomenclature générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 -5ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. p.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization configuration and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP-international seminar on manufacturing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Seoul, Costa Rica. p. 28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurator and CAD modeler : gathering the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, SEATTLE-WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de produits : approche assistée par la configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for product configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN MANAGEMENT - PROCESS AND INFORMATION ISSUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. p.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modeling elements for configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM'2001 - International conference on industrial engineering and production management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Quebec City, Canada. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General configurator requirements and modeling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistiques & supply chain : solutions pratiques ; questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, Pagination multiple, 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception simultanée de produits et de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, 154 p., 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par contraintes du design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Ingénierie de la conception et cycle de vie des produits (chap. 8) / sous la dir. de L. ROUCOULES, B. YANNOU et B. EYNARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, p.169-187, 2006, 2-7462-1214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Family and Supply Chain Design: An integration of both points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dolgui, J. Soldek and O. Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation: Product/Process Design, Facility Location and Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-190, 2005, Applied Optimization, 0-387-23566-3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de produits et capitalisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Gestion dynamique des connaissances industrielles Traité IC2 Informatique et systèmes d'information, Information, commande, communications - Configuration de produits et capitalisation des connaissances (chap. 17) / sous la dir. de B. EYNARD, M. LOMBARD, N. MATTA et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, p.335-351, 2004, IC2 Information, Commande, Communication, 2-7462-0952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaines logistiques et conception de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions pratiques : logistique et supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEKA, 157 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product generic modelling for configuration: requirement analysis and modelling elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. d Amours, A. Guinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Intelligent agent-based operations management (chap. 3) / sous la dir. de S. d'AMOURS and A. GUINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.49-70, 2003, 1-9039-9643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de produits à forte diversité et de leur chaine logistique : une approche par contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Toulouse - INPT, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPT020G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00271348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par contraintes pour les systèmes de production : de la satisfaction à l’optimisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Grenoble - Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05405686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104546" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.109127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2379563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1695167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746428" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQF7X6MZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picheral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0630-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFLH3Z6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.10.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6LD4HFZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sadeghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0237-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4GJ6JK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.02.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2003-10207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Perroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Regazzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Besante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tirel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.496" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.216" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Joudrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244426v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujde Erol Genevois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Gure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334979" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334982" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torkamani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652718v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223932" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gardoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89985-3_63" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69820-3_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HSR17RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_30" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00390" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Paris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierreval" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L'Hote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Borri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Corriou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730721v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1HFTSM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT020G" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104546" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.109127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2379563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lefever" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1695167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746428" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843937v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.05.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J4NDZ3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQF7X6MZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picheral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0630-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RFLH3Z6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.10.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6LD4HFZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sadeghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0237-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4GJ6JK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.02.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2003-10207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Perroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Regazzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Besante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tirel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.496" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.216" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Joudrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244426v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujde Erol Genevois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Gure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334979" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2012.6334982" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torkamani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652718v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223932" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gardoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89985-3_63" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69820-3_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HSR17RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_30" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00390" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785255v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Paris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierreval" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785514v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02887378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L'Hote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Borri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Corriou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730721v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1HFTSM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPT020G" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>