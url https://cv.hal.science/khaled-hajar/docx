--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -66,2273 +66,2439 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Predictive Two-Stage User-Centered Algorithm for Smart Charging of Plug-In Electric Vehicles Considering the State of Health of the Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.4746-4756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2023.3318378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
+                <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
+              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981557v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781172v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968558⟩</w:t>
+              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775547v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Razi</w:t>
+                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658903v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaics at the electric mobility's service: French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Real-Time Optimization Algorithm for the Revenue Assessment of a Vehicle-To-Grid System in Presence of Wear Cost Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting discharge cycles numbers for plug-in electric vehicles in bidirectional smart charging algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A user-friendly smart charging algorithm based on energy-awareness for different PEV parking scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2021 - 29th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bari (virtual), Italy. pp.392-397, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED51440.2021.9480287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart charging impact on electric vehicles in presence of photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoling Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2021 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Valencia (virtual), Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT46573.2021.9453600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Mehrasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Mehrasa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity issues in Lebanon: Let the people talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAEECE 2019 - Sixth International Conference on Technological Advances in Electrical, Electronics and Computer Engineering TAEECE2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An economic study of control strategies for microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDEC 2018 - International Conference on Renewable Energies for Developing countries (REDEC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Beyrouth, Lebanon. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8598121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of a centralized model predictive control on microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPEC 2016 - IEEE Electrical Power and Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal centralized control application on microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rafhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online forecasting of electrical load for distributed management of plug-in electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoling Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a microgrid with renewable energy and distributed generation: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2342,114 +2508,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative énergétique intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes; Université de technologie et des sciences appliquées Libano-française, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017GREAT028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01705263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2596,51 +2762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>