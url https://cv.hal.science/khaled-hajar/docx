--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -266,550 +266,550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775547v1</w:t>
+                <w:t xml:space="preserve">hal-03981557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658903v1</w:t>
+                <w:t xml:space="preserve">hal-03781172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
+              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981557v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Gholami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781172v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
               </w:r>
@@ -2762,51 +2762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>