--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -521,177 +521,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775547v1</w:t>
+                <w:t xml:space="preserve">hal-03781187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -740,201 +731,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+                <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781187v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaics at the electric mobility's service: French case study</w:t>
               </w:r>
@@ -1969,412 +1969,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of a centralized model predictive control on microgrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+                <w:t xml:space="preserve">Online forecasting of electrical load for distributed management of plug-in electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoling Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPEC 2016 - IEEE Electrical Power and Energy Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385578v1</w:t>
+                <w:t xml:space="preserve">hal-01323253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal centralized control application on microgrids</w:t>
+                <w:t xml:space="preserve">An application of a centralized model predictive control on microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPEC 2016 - IEEE Electrical Power and Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323250v1</w:t>
+                <w:t xml:space="preserve">hal-01385578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online forecasting of electrical load for distributed management of plug-in electric vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaustav Basu</w:t>
+                <w:t xml:space="preserve">Optimal centralized control application on microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Ovalle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Rafhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323253v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a microgrid with renewable energy and distributed generation: A case study</w:t>
               </w:r>
@@ -2399,51 +2399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2762,51 +2762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>